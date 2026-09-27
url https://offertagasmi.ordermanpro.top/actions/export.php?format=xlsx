--- v0 (2026-07-28)
+++ v1 (2026-09-27)
@@ -115,61400 +115,8080 @@
       </c>
       <c r="J1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Regular Price</t>
         </is>
       </c>
       <c r="K1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Promo Price</t>
         </is>
       </c>
       <c r="L1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Offer Validation</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t xml:space="preserve">EC Organic Products Limited</t>
+          <t xml:space="preserve">New Zealand Dairy Products Bangladesh Ltd (BUSINESS LINK MARKETING &amp; DISTRIBUTION)</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grocery</t>
+          <t xml:space="preserve">New Zealand Dairy Products Bangladesh Ltd (BUSINESS LINK MARKETING &amp; DISTRIBUTION)</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Oil</t>
+          <t xml:space="preserve">New Zealand Dairy Products Bangladesh Ltd (BUSINESS LINK MARKETING &amp; DISTRIBUTION)</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t xml:space="preserve">8941152010047</t>
+          <t xml:space="preserve">894116003490</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Olio Orolio Extra Virgin Olive Oil 1L</t>
+          <t xml:space="preserve">Rivoli Coconut Crunch Cookies Biscuit 150g</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t xml:space="preserve">200</t>
+          <t xml:space="preserve">20</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2300.00</t>
+          <t xml:space="preserve">150.00</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2100.00</t>
+          <t xml:space="preserve">130.00</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-31</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t xml:space="preserve">EC Organic Products Limited</t>
+          <t xml:space="preserve">New Zealand Dairy Products Bangladesh Ltd (BUSINESS LINK MARKETING &amp; DISTRIBUTION)</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grocery</t>
+          <t xml:space="preserve">New Zealand Dairy Products Bangladesh Ltd (BUSINESS LINK MARKETING &amp; DISTRIBUTION)</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Oil</t>
+          <t xml:space="preserve">New Zealand Dairy Products Bangladesh Ltd (BUSINESS LINK MARKETING &amp; DISTRIBUTION)</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t xml:space="preserve">8941152010108</t>
+          <t xml:space="preserve">894116003488</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Olio Orolio Extra Virgin Olive Oil 3L</t>
+          <t xml:space="preserve">Rivoli Butter Cookies Biscuit 150g</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t xml:space="preserve">400</t>
+          <t xml:space="preserve">20</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t xml:space="preserve">6300.00</t>
+          <t xml:space="preserve">150.00</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t xml:space="preserve">5900.00</t>
+          <t xml:space="preserve">130.00</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-31</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">3</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t xml:space="preserve">EC Organic Products Limited</t>
+          <t xml:space="preserve">New Zealand Dairy Products Bangladesh Ltd (BUSINESS LINK MARKETING &amp; DISTRIBUTION)</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grocery</t>
+          <t xml:space="preserve">New Zealand Dairy Products Bangladesh Ltd (BUSINESS LINK MARKETING &amp; DISTRIBUTION)</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Oil</t>
+          <t xml:space="preserve">New Zealand Dairy Products Bangladesh Ltd (BUSINESS LINK MARKETING &amp; DISTRIBUTION)</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t xml:space="preserve">8941152010078</t>
+          <t xml:space="preserve">8941160031010</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Olio Orolio Olive Oil 1L</t>
+          <t xml:space="preserve">Happy Cow IMP 500g</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">15</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t xml:space="preserve">1565.00</t>
+          <t xml:space="preserve">395.00</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t xml:space="preserve">1465.00</t>
+          <t xml:space="preserve">380.00</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-31</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">4</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t xml:space="preserve">EC Organic Products Limited</t>
+          <t xml:space="preserve">New Zealand Dairy Products Bangladesh Ltd (BUSINESS LINK MARKETING &amp; DISTRIBUTION)</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grocery</t>
+          <t xml:space="preserve">New Zealand Dairy Products Bangladesh Ltd (BUSINESS LINK MARKETING &amp; DISTRIBUTION)</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t xml:space="preserve">Oil</t>
+          <t xml:space="preserve">New Zealand Dairy Products Bangladesh Ltd (BUSINESS LINK MARKETING &amp; DISTRIBUTION)</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t xml:space="preserve">8941152010054</t>
+          <t xml:space="preserve">8941160031027</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t xml:space="preserve">Olio Orolio Olive Oil 500ml</t>
+          <t xml:space="preserve">Happy Cow FCMP 1kg</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t xml:space="preserve">50</t>
+          <t xml:space="preserve">30</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t xml:space="preserve">900.00</t>
+          <t xml:space="preserve">750.00</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t xml:space="preserve">850.00</t>
+          <t xml:space="preserve">720.00</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-31</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">5</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t xml:space="preserve">EC Organic Products Limited</t>
+          <t xml:space="preserve">Nirnoy Enterprise</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grocery</t>
+          <t xml:space="preserve">Nirnoy Enterprise</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t xml:space="preserve">Oil</t>
+          <t xml:space="preserve">Nirnoy Enterprise</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t xml:space="preserve">8941152010184</t>
+          <t xml:space="preserve">859875003278</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t xml:space="preserve">EC Sunflower Oil 5L</t>
+          <t xml:space="preserve">Sleek Air Freshner Bakhoor 300ml</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">50</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2250.00</t>
+          <t xml:space="preserve">320.00</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2150.00</t>
+          <t xml:space="preserve">270.00</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-31</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">6</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t xml:space="preserve">T.K Group (Shabnam Vagetable Oil Industrics Limited ) ) Pusti</t>
+          <t xml:space="preserve">Nirnoy Enterprise</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grocery</t>
+          <t xml:space="preserve">Nirnoy Enterprise</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tea/Coffee</t>
+          <t xml:space="preserve">Nirnoy Enterprise</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t xml:space="preserve">8941153512663</t>
+          <t xml:space="preserve">859875003322</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t xml:space="preserve">Pusti Blend Tea 200</t>
+          <t xml:space="preserve">Sleek Air Freshner Rose 300ml</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t xml:space="preserve">10</t>
+          <t xml:space="preserve">50</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t xml:space="preserve">120.00</t>
+          <t xml:space="preserve">320.00</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t xml:space="preserve">110.00</t>
+          <t xml:space="preserve">270.00</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-30</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">7</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t xml:space="preserve">T.K Group (Shabnam Vagetable Oil Industrics Limited ) ) Pusti</t>
+          <t xml:space="preserve">Nirnoy Enterprise</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grocery</t>
+          <t xml:space="preserve">Nirnoy Enterprise</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tea/Coffee</t>
+          <t xml:space="preserve">Nirnoy Enterprise</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t xml:space="preserve">8941153512670</t>
+          <t xml:space="preserve">859875003261</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t xml:space="preserve">Pusti Blend Tea 400</t>
+          <t xml:space="preserve">Sleek Air Freshner Anti Tobacco 300ml</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t xml:space="preserve">20</t>
+          <t xml:space="preserve">50</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t xml:space="preserve">225.00</t>
+          <t xml:space="preserve">320.00</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t xml:space="preserve">205.00</t>
+          <t xml:space="preserve">270.00</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-30</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">8</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t xml:space="preserve">T.K Group (Shabnam Vagetable Oil Industrics Limited ) ) Pusti</t>
+          <t xml:space="preserve">Nirnoy Enterprise</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grocery</t>
+          <t xml:space="preserve">Nirnoy Enterprise</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tea/Coffee</t>
+          <t xml:space="preserve">Nirnoy Enterprise</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t xml:space="preserve">8941153511048</t>
+          <t xml:space="preserve">859875003315</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t xml:space="preserve">Pusti Gold Tea 500 g</t>
+          <t xml:space="preserve">Sleek Air Freshner Lime 300ml</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t xml:space="preserve">20</t>
+          <t xml:space="preserve">50</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t xml:space="preserve">240.00</t>
+          <t xml:space="preserve">320.00</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t xml:space="preserve">220.00</t>
+          <t xml:space="preserve">270.00</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-30</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">9</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t xml:space="preserve">T.K Group (Shabnam Vagetable Oil Industrics Limited ) ) Pusti</t>
+          <t xml:space="preserve">Nirnoy Enterprise</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grocery</t>
+          <t xml:space="preserve">Nirnoy Enterprise</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t xml:space="preserve">Atta</t>
+          <t xml:space="preserve">Nirnoy Enterprise</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t xml:space="preserve">8941153500974</t>
+          <t xml:space="preserve">859875003308</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t xml:space="preserve">Pusti Atta 1kg</t>
+          <t xml:space="preserve">Sleek Air Freshner Lavender 300ml</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t xml:space="preserve">10</t>
+          <t xml:space="preserve">50</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t xml:space="preserve">65.00</t>
+          <t xml:space="preserve">320.00</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t xml:space="preserve">55.00</t>
+          <t xml:space="preserve">270.00</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-30</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">10</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t xml:space="preserve">T.K Group (Shabnam Vagetable Oil Industrics Limited ) ) Pusti</t>
+          <t xml:space="preserve">Nirnoy Enterprise</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grocery</t>
+          <t xml:space="preserve">Nirnoy Enterprise</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t xml:space="preserve">Atta</t>
+          <t xml:space="preserve">Nirnoy Enterprise</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t xml:space="preserve">8941153500981</t>
+          <t xml:space="preserve">859875003292</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t xml:space="preserve">Pusti Atta 2 kg</t>
+          <t xml:space="preserve">Sleek Air Freshner Jesmine 300ml</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t xml:space="preserve">25</t>
+          <t xml:space="preserve">50</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t xml:space="preserve">130.00</t>
+          <t xml:space="preserve">320.00</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t xml:space="preserve">105.00</t>
+          <t xml:space="preserve">270.00</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-30</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">11</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t xml:space="preserve">T.K Group (Shabnam Vagetable Oil Industrics Limited ) ) Pusti</t>
+          <t xml:space="preserve">Nirnoy Enterprise</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grocery</t>
+          <t xml:space="preserve">Nirnoy Enterprise</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t xml:space="preserve">Flour</t>
+          <t xml:space="preserve">Nirnoy Enterprise</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t xml:space="preserve">3885283901001</t>
+          <t xml:space="preserve">859875003285</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t xml:space="preserve">Pusti Maida 1 kg</t>
+          <t xml:space="preserve">Sleek Air Freshner Orchid 300ml</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
-          <t xml:space="preserve">5</t>
+          <t xml:space="preserve">50</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t xml:space="preserve">70.00</t>
+          <t xml:space="preserve">320.00</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t xml:space="preserve">65.00</t>
+          <t xml:space="preserve">270.00</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-30</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">12</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t xml:space="preserve">T.K Group (Shabnam Vagetable Oil Industrics Limited ) ) Pusti</t>
+          <t xml:space="preserve">Haiko Consumer Products</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grocery</t>
+          <t xml:space="preserve">Haiko Consumer Products</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t xml:space="preserve">Flour</t>
+          <t xml:space="preserve">Haiko Consumer Products</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t xml:space="preserve">8941153501032</t>
+          <t xml:space="preserve">180119790990</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t xml:space="preserve">Pusti Maida 2 kg</t>
+          <t xml:space="preserve">Haiko Chilli Flakes 40gm</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
-          <t xml:space="preserve">15</t>
+          <t xml:space="preserve">9</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t xml:space="preserve">140.00</t>
+          <t xml:space="preserve">60.00</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t xml:space="preserve">125.00</t>
+          <t xml:space="preserve">51.00</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-30</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">13</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t xml:space="preserve">T.K Group (Shabnam Vagetable Oil Industrics Limited ) ) Pusti</t>
+          <t xml:space="preserve">Haiko Consumer Products</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grocery</t>
+          <t xml:space="preserve">Haiko Consumer Products</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dall</t>
+          <t xml:space="preserve">Haiko Consumer Products</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t xml:space="preserve">8941153501087</t>
+          <t xml:space="preserve">180119790624</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t xml:space="preserve">Pusti Suji 500g</t>
+          <t xml:space="preserve">Haiko Oregano 10 gm</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t xml:space="preserve">8</t>
+          <t xml:space="preserve">12.75</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t xml:space="preserve">48.00</t>
+          <t xml:space="preserve">85.00</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t xml:space="preserve">40.00</t>
+          <t xml:space="preserve">72.25</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-30</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">14</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t xml:space="preserve">T.K Group (Shabnam Vagetable Oil Industrics Limited ) ) Pusti</t>
+          <t xml:space="preserve">Haiko Consumer Products</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grocery</t>
+          <t xml:space="preserve">Haiko Consumer Products</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t xml:space="preserve">Oil</t>
+          <t xml:space="preserve">Haiko Consumer Products</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t xml:space="preserve">3885132250250</t>
+          <t xml:space="preserve">180119790495</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t xml:space="preserve">Pusti Mustard Oil 250 ml</t>
+          <t xml:space="preserve">Haiko Soya Sauce 500ml</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t xml:space="preserve">8</t>
+          <t xml:space="preserve">19.50</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t xml:space="preserve">90.00</t>
+          <t xml:space="preserve">130.00</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t xml:space="preserve">82.00</t>
+          <t xml:space="preserve">110.50</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-30</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">15</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t xml:space="preserve">T.K Group (Shabnam Vagetable Oil Industrics Limited ) ) Pusti</t>
+          <t xml:space="preserve">Haiko Consumer Products</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grocery</t>
+          <t xml:space="preserve">Haiko Consumer Products</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t xml:space="preserve">Oil</t>
+          <t xml:space="preserve">Haiko Consumer Products</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t xml:space="preserve">3885132250502</t>
+          <t xml:space="preserve">180119790051</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t xml:space="preserve">Pusti Mustard Oil 500 ml</t>
+          <t xml:space="preserve">Haiko Black Pepper Powder 30g</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t xml:space="preserve">16</t>
+          <t xml:space="preserve">22.50</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t xml:space="preserve">185.00</t>
+          <t xml:space="preserve">150.00</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t xml:space="preserve">169.00</t>
+          <t xml:space="preserve">127.50</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-30</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t xml:space="preserve">16</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t xml:space="preserve">T.K Group (Shabnam Vagetable Oil Industrics Limited ) ) Pusti</t>
+          <t xml:space="preserve">Haiko Consumer Products</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grocery</t>
+          <t xml:space="preserve">Haiko Consumer Products</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t xml:space="preserve">Oil</t>
+          <t xml:space="preserve">Haiko Consumer Products</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t xml:space="preserve">3885132251004</t>
+          <t xml:space="preserve">180119790426</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t xml:space="preserve">Pusti Mustard Oil 1 Ltr</t>
+          <t xml:space="preserve">Haiko Corn Flour 300g</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t xml:space="preserve">50</t>
+          <t xml:space="preserve">22.50</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t xml:space="preserve">360.00</t>
+          <t xml:space="preserve">150.00</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t xml:space="preserve">310.00</t>
+          <t xml:space="preserve">127.50</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-30</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t xml:space="preserve">17</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t xml:space="preserve">T.K Group (Shabnam Vagetable Oil Industrics Limited ) ) Pusti</t>
+          <t xml:space="preserve">Haiko Consumer Products</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grocery</t>
+          <t xml:space="preserve">Haiko Consumer Products</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t xml:space="preserve">Oil</t>
+          <t xml:space="preserve">Haiko Consumer Products</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t xml:space="preserve">3885132252001</t>
+          <t xml:space="preserve">180119790525</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t xml:space="preserve">Pusti Mustard Oil 2 Ltr</t>
+          <t xml:space="preserve">Haiko Yeast 10 gm</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t xml:space="preserve">70</t>
+          <t xml:space="preserve">4.50</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t xml:space="preserve">700.00</t>
+          <t xml:space="preserve">30.00</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t xml:space="preserve">630.00</t>
+          <t xml:space="preserve">25.50</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-30</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t xml:space="preserve">18</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t xml:space="preserve">T.K Group (Shabnam Vagetable Oil Industrics Limited ) ) Pusti</t>
+          <t xml:space="preserve">Haiko Consumer Products</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grocery</t>
+          <t xml:space="preserve">Haiko Consumer Products</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dall</t>
+          <t xml:space="preserve">Haiko Consumer Products</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t xml:space="preserve">8941153502909</t>
+          <t xml:space="preserve">180119791553</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t xml:space="preserve">Pusti Mosur Dal 1Kg</t>
+          <t xml:space="preserve">HAiko Corn Flour 100 gm</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t xml:space="preserve">8</t>
+          <t xml:space="preserve">9</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t xml:space="preserve">130.00</t>
+          <t xml:space="preserve">60.00</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t xml:space="preserve">122.00</t>
+          <t xml:space="preserve">51.00</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-30</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t xml:space="preserve">19</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t xml:space="preserve">T.K Group ( Super Oil Refinery Limited ) Pusti</t>
+          <t xml:space="preserve">Marico Bangladesh Limited ( ARC Enterprise)</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grocery</t>
+          <t xml:space="preserve">Marico Bangladesh Limited ( ARC Enterprise)</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t xml:space="preserve">Milk</t>
+          <t xml:space="preserve">Marico Bangladesh Limited ( ARC Enterprise)</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t xml:space="preserve">8941153503166</t>
+          <t xml:space="preserve">8941174012180</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t xml:space="preserve">Pusti Inatant Full cream Milk Powder 200 Gm</t>
+          <t xml:space="preserve">Parachute Advance Vitamin E Hair Oil 150ml</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t xml:space="preserve">20</t>
+          <t xml:space="preserve">15</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t xml:space="preserve">205.00</t>
+          <t xml:space="preserve">165.00</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t xml:space="preserve">185.00</t>
+          <t xml:space="preserve">150.00</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-30</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t xml:space="preserve">20</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t xml:space="preserve">T.K Group ( Super Oil Refinery Limited ) Pusti</t>
+          <t xml:space="preserve">Marico Bangladesh Limited ( ARC Enterprise)</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grocery</t>
+          <t xml:space="preserve">Marico Bangladesh Limited ( ARC Enterprise)</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t xml:space="preserve">Milk</t>
+          <t xml:space="preserve">Marico Bangladesh Limited ( ARC Enterprise)</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t xml:space="preserve">8941153503173</t>
+          <t xml:space="preserve">8941174012029</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t xml:space="preserve">Pusti Inatant Full cream Milk Powder 400 Gm</t>
+          <t xml:space="preserve">Parachute Advanced Secrets Blackseed Coconut Hair Oil 200 ml</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t xml:space="preserve">35</t>
+          <t xml:space="preserve">20</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t xml:space="preserve">400.00</t>
+          <t xml:space="preserve">260.00</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t xml:space="preserve">365.00</t>
+          <t xml:space="preserve">240.00</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-30</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t xml:space="preserve">21</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t xml:space="preserve">T.K Group ( Super Oil Refinery Limited ) Pusti</t>
+          <t xml:space="preserve">Marico Bangladesh Limited ( ARC Enterprise)</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grocery</t>
+          <t xml:space="preserve">Marico Bangladesh Limited ( ARC Enterprise)</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t xml:space="preserve">Milk</t>
+          <t xml:space="preserve">Marico Bangladesh Limited ( ARC Enterprise)</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t xml:space="preserve">8941153503180</t>
+          <t xml:space="preserve">8941174012005</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t xml:space="preserve">Pusti Inatant Full cream Milk Powder 500 Gm</t>
+          <t xml:space="preserve">Parachute Advanced Secrets Almond Hair Oil 200ml</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t xml:space="preserve">45</t>
+          <t xml:space="preserve">20</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t xml:space="preserve">480.00</t>
+          <t xml:space="preserve">260.00</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t xml:space="preserve">435.00</t>
+          <t xml:space="preserve">240.00</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-30</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t xml:space="preserve">22</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t xml:space="preserve">T.K Group ( Super Oil Refinery Limited ) Pusti</t>
+          <t xml:space="preserve">Marico Bangladesh Limited ( ARC Enterprise)</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grocery</t>
+          <t xml:space="preserve">Marico Bangladesh Limited ( ARC Enterprise)</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t xml:space="preserve">Milk</t>
+          <t xml:space="preserve">Marico Bangladesh Limited ( ARC Enterprise)</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t xml:space="preserve">8941153503197</t>
+          <t xml:space="preserve">8941174010803</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t xml:space="preserve">Pusti Inatant Full cream Milk Powder 1 Kg</t>
+          <t xml:space="preserve">Parachute Just For Baby Wash 100ml</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t xml:space="preserve">90</t>
+          <t xml:space="preserve">20</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t xml:space="preserve">950.00</t>
+          <t xml:space="preserve">240.00</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t xml:space="preserve">860.00</t>
+          <t xml:space="preserve">220.00</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-30</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t xml:space="preserve">23</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t xml:space="preserve">T.K Group (Shabnam Vagetable Oil Industrics Limited ) ) Pusti</t>
+          <t xml:space="preserve">Marico Bangladesh Limited ( ARC Enterprise)</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grocery</t>
+          <t xml:space="preserve">Marico Bangladesh Limited ( ARC Enterprise)</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ghee</t>
+          <t xml:space="preserve">Marico Bangladesh Limited ( ARC Enterprise)</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t xml:space="preserve">8941153503319</t>
+          <t xml:space="preserve">8941174012012</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t xml:space="preserve">Pusti Ghee 100g</t>
+          <t xml:space="preserve">Parachute Advanced Secrets Rosemary Coconut Hair Oil 200 ml</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t xml:space="preserve">10</t>
+          <t xml:space="preserve">20</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t xml:space="preserve">190.00</t>
+          <t xml:space="preserve">260.00</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t xml:space="preserve">180.00</t>
+          <t xml:space="preserve">240.00</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-30</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t xml:space="preserve">24</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t xml:space="preserve">T.K Group (Shabnam Vagetable Oil Industrics Limited ) ) Pusti</t>
+          <t xml:space="preserve">Marico Bangladesh Limited ( ARC Enterprise)</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grocery</t>
+          <t xml:space="preserve">Marico Bangladesh Limited ( ARC Enterprise)</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ghee</t>
+          <t xml:space="preserve">Marico Bangladesh Limited ( ARC Enterprise)</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t xml:space="preserve">8941153503258</t>
+          <t xml:space="preserve">8941174010438</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t xml:space="preserve">Pusti Ghee 400g</t>
+          <t xml:space="preserve">Livon Serum 100ml</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t xml:space="preserve">50</t>
+          <t xml:space="preserve">100</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t xml:space="preserve">670.00</t>
+          <t xml:space="preserve">540.00</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t xml:space="preserve">620.00</t>
+          <t xml:space="preserve">440.00</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-30</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t xml:space="preserve">25</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t xml:space="preserve">Discovery Product (BD) Ltd</t>
+          <t xml:space="preserve">Marico Bangladesh Limited ( ARC Enterprise)</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t xml:space="preserve">N/A</t>
+          <t xml:space="preserve">Marico Bangladesh Limited ( ARC Enterprise)</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t xml:space="preserve">N/A</t>
+          <t xml:space="preserve">Marico Bangladesh Limited ( ARC Enterprise)</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t xml:space="preserve">6291047073179</t>
+          <t xml:space="preserve">8941174010964</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t xml:space="preserve">HAT PANNE REGATI -500 GM</t>
+          <t xml:space="preserve">Parachute Advanced Beliful Coconut hair Oil 200ml</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t xml:space="preserve">35</t>
+          <t xml:space="preserve">25</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t xml:space="preserve">235.00</t>
+          <t xml:space="preserve">220.00</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t xml:space="preserve">200.00</t>
+          <t xml:space="preserve">195.00</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-31</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t xml:space="preserve">26</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t xml:space="preserve">Discovery Product (BD) Ltd</t>
+          <t xml:space="preserve">Marico Bangladesh Limited ( ARC Enterprise)</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t xml:space="preserve">N/A</t>
+          <t xml:space="preserve">Marico Bangladesh Limited ( ARC Enterprise)</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t xml:space="preserve">N/A</t>
+          <t xml:space="preserve">Marico Bangladesh Limited ( ARC Enterprise)</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t xml:space="preserve">8690684002081</t>
+          <t xml:space="preserve">8941174010780</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t xml:space="preserve">PASTAVILLA PANNE REGATI -500 GM</t>
+          <t xml:space="preserve">Parachute Just For Baby Oil 100ml</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t xml:space="preserve">15</t>
+          <t xml:space="preserve">30</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t xml:space="preserve">235.00</t>
+          <t xml:space="preserve">250.00</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
           <t xml:space="preserve">220.00</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-31</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t xml:space="preserve">27</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t xml:space="preserve">Discovery Product (BD) Ltd</t>
+          <t xml:space="preserve">Marico Bangladesh Limited ( ARC Enterprise)</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t xml:space="preserve">N/A</t>
+          <t xml:space="preserve">Marico Bangladesh Limited ( ARC Enterprise)</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t xml:space="preserve">N/A</t>
+          <t xml:space="preserve">Marico Bangladesh Limited ( ARC Enterprise)</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t xml:space="preserve">8690684143029</t>
+          <t xml:space="preserve">8941174012609</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t xml:space="preserve">PASTAVILLA SHELL BIG -500 GM</t>
+          <t xml:space="preserve">Raze Dare Signature Deo Body Spray 120ml</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t xml:space="preserve">15</t>
+          <t xml:space="preserve">100</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t xml:space="preserve">235.00</t>
+          <t xml:space="preserve">450.00</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t xml:space="preserve">220.00</t>
+          <t xml:space="preserve">350.00</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-31</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t xml:space="preserve">28</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t xml:space="preserve">Discovery Product (BD) Ltd</t>
+          <t xml:space="preserve">Marico Bangladesh Limited ( ARC Enterprise)</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t xml:space="preserve">N/A</t>
+          <t xml:space="preserve">Marico Bangladesh Limited ( ARC Enterprise)</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t xml:space="preserve">N/A</t>
+          <t xml:space="preserve">Marico Bangladesh Limited ( ARC Enterprise)</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t xml:space="preserve">8963148575767</t>
+          <t xml:space="preserve">8941174012616</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t xml:space="preserve">NOON CHILLI SAUCE -340 GM</t>
+          <t xml:space="preserve">Raze Conquer Signature Deo Body Spray 120ml</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t xml:space="preserve">15</t>
+          <t xml:space="preserve">100</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t xml:space="preserve">115.00</t>
+          <t xml:space="preserve">450.00</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t xml:space="preserve">100.00</t>
+          <t xml:space="preserve">350.00</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-31</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t xml:space="preserve">29</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t xml:space="preserve">Discovery Product (BD) Ltd</t>
+          <t xml:space="preserve">Marico Bangladesh Limited ( ARC Enterprise)</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t xml:space="preserve">N/A</t>
+          <t xml:space="preserve">Marico Bangladesh Limited ( ARC Enterprise)</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t xml:space="preserve">N/A</t>
+          <t xml:space="preserve">Marico Bangladesh Limited ( ARC Enterprise)</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t xml:space="preserve">8963148576061</t>
+          <t xml:space="preserve">8941174012623</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t xml:space="preserve">UTSHO HOT TOMATO SAUCE 340 GM</t>
+          <t xml:space="preserve">Raze Ascend Signature Deo Body Spray 120ml</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t xml:space="preserve">10</t>
+          <t xml:space="preserve">100</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t xml:space="preserve">115.00</t>
+          <t xml:space="preserve">450.00</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t xml:space="preserve">105.00</t>
+          <t xml:space="preserve">350.00</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-31</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t xml:space="preserve">30</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t xml:space="preserve">Discovery Product (BD) Ltd</t>
+          <t xml:space="preserve">Marico Bangladesh Limited ( ARC Enterprise)</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t xml:space="preserve">N/A</t>
+          <t xml:space="preserve">Marico Bangladesh Limited ( ARC Enterprise)</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t xml:space="preserve">N/A</t>
+          <t xml:space="preserve">Marico Bangladesh Limited ( ARC Enterprise)</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t xml:space="preserve">8963148576528</t>
+          <t xml:space="preserve">8941174010797</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t xml:space="preserve">UTSHO WHITE VINEGER (PLASTIC BOTTLE)-750ML</t>
+          <t xml:space="preserve">Parachute Just For Baby Wash 200ml</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t xml:space="preserve">15</t>
+          <t xml:space="preserve">30</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t xml:space="preserve">90.00</t>
+          <t xml:space="preserve">350.00</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t xml:space="preserve">75.00</t>
+          <t xml:space="preserve">320.00</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-31</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t xml:space="preserve">31</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t xml:space="preserve">Discovery Product (BD) Ltd</t>
+          <t xml:space="preserve">Marico Bangladesh Limited ( ARC Enterprise)</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t xml:space="preserve">N/A</t>
+          <t xml:space="preserve">Marico Bangladesh Limited ( ARC Enterprise)</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t xml:space="preserve">N/A</t>
+          <t xml:space="preserve">Marico Bangladesh Limited ( ARC Enterprise)</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t xml:space="preserve">8963148576726</t>
+          <t xml:space="preserve">8941174010124</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t xml:space="preserve">UTSHO WHITE VINEGER -500 ML</t>
+          <t xml:space="preserve">Red King Cooling Hair Oil 200ml</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t xml:space="preserve">10</t>
+          <t xml:space="preserve">60</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t xml:space="preserve">60.00</t>
+          <t xml:space="preserve">280.00</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t xml:space="preserve">50.00</t>
+          <t xml:space="preserve">220.00</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-31</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t xml:space="preserve">32</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t xml:space="preserve">Discovery Product (BD) Ltd</t>
+          <t xml:space="preserve">Marico Bangladesh Limited ( ARC Enterprise)</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grocery</t>
+          <t xml:space="preserve">Marico Bangladesh Limited ( ARC Enterprise)</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t xml:space="preserve">Sauce</t>
+          <t xml:space="preserve">Marico Bangladesh Limited ( ARC Enterprise)</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t xml:space="preserve">8963148576078</t>
+          <t xml:space="preserve">8941174011107</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t xml:space="preserve">UTSHO HOT TOMATO SAUCE PLASTIC-500GM</t>
+          <t xml:space="preserve">Parachute Just For Baby Shampoo 200ml</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t xml:space="preserve">15</t>
+          <t xml:space="preserve">30</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t xml:space="preserve">160.00</t>
+          <t xml:space="preserve">350.00</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t xml:space="preserve">145.00</t>
+          <t xml:space="preserve">320.00</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-31</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t xml:space="preserve">33</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t xml:space="preserve">Discovery Product (BD) Ltd</t>
+          <t xml:space="preserve">Marico Bangladesh Limited ( ARC Enterprise)</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t xml:space="preserve">N/A</t>
+          <t xml:space="preserve">Marico Bangladesh Limited ( ARC Enterprise)</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t xml:space="preserve">N/A</t>
+          <t xml:space="preserve">Marico Bangladesh Limited ( ARC Enterprise)</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t xml:space="preserve">8963148576542</t>
+          <t xml:space="preserve">8941174010865</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t xml:space="preserve">UTSHO SOY SAUCE -250ML</t>
+          <t xml:space="preserve">Parachute Just For Baby Powder 100gm</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t xml:space="preserve">10</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t xml:space="preserve">85.00</t>
+          <t xml:space="preserve">140.00</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t xml:space="preserve">75.00</t>
+          <t xml:space="preserve">130.00</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-31</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t xml:space="preserve">34</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t xml:space="preserve">Discovery Product (BD) Ltd</t>
+          <t xml:space="preserve">Marico Bangladesh Limited ( ARC Enterprise)</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t xml:space="preserve">N/A</t>
+          <t xml:space="preserve">Marico Bangladesh Limited ( ARC Enterprise)</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t xml:space="preserve">N/A</t>
+          <t xml:space="preserve">Marico Bangladesh Limited ( ARC Enterprise)</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t xml:space="preserve">8963148576535</t>
+          <t xml:space="preserve">8941174012210</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t xml:space="preserve">UTSHO SOY SAUCE -500 ML</t>
+          <t xml:space="preserve">Parachute Advance Secret Onion Hair Oil 200ml</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t xml:space="preserve">15</t>
+          <t xml:space="preserve">20</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t xml:space="preserve">130.00</t>
+          <t xml:space="preserve">215.00</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t xml:space="preserve">115.00</t>
+          <t xml:space="preserve">195.00</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-31</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t xml:space="preserve">35</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t xml:space="preserve">Discovery Product (BD) Ltd</t>
+          <t xml:space="preserve">Marico Bangladesh Limited ( ARC Enterprise)</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t xml:space="preserve">N/A</t>
+          <t xml:space="preserve">Marico Bangladesh Limited ( ARC Enterprise)</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t xml:space="preserve">N/A</t>
+          <t xml:space="preserve">Marico Bangladesh Limited ( ARC Enterprise)</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t xml:space="preserve">8963148576016</t>
+          <t xml:space="preserve">8941174010445</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t xml:space="preserve">UTSHO HOT TOMATO SAUCE PLASTIC-1KGUTSHO CHILLI SAUCE -01 KG</t>
+          <t xml:space="preserve">Livon Serum 50ml</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t xml:space="preserve">30</t>
+          <t xml:space="preserve">50</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t xml:space="preserve">270.00</t>
+          <t xml:space="preserve">300.00</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t xml:space="preserve">240.00</t>
+          <t xml:space="preserve">250.00</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-31</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t xml:space="preserve">36</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t xml:space="preserve">Discovery Product (BD) Ltd</t>
+          <t xml:space="preserve">Marico Bangladesh Limited ( ARC Enterprise)</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t xml:space="preserve">N/A</t>
+          <t xml:space="preserve">Marico Bangladesh Limited ( ARC Enterprise)</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t xml:space="preserve">N/A</t>
+          <t xml:space="preserve">Marico Bangladesh Limited ( ARC Enterprise)</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t xml:space="preserve">8963148576689</t>
+          <t xml:space="preserve">8941174010858</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t xml:space="preserve">UTSHO CORN FLOUR -450 GM</t>
+          <t xml:space="preserve">Parachute Just For Baby Powder 200gm</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t xml:space="preserve">15</t>
+          <t xml:space="preserve">30</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t xml:space="preserve">140.00</t>
+          <t xml:space="preserve">265.00</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t xml:space="preserve">125.00</t>
+          <t xml:space="preserve">235.00</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-31</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t xml:space="preserve">37</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t xml:space="preserve">Discovery Product (BD) Ltd</t>
+          <t xml:space="preserve">Marico Bangladesh Limited ( ARC Enterprise)</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t xml:space="preserve">N/A</t>
+          <t xml:space="preserve">Marico Bangladesh Limited ( ARC Enterprise)</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t xml:space="preserve">N/A</t>
+          <t xml:space="preserve">Marico Bangladesh Limited ( ARC Enterprise)</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t xml:space="preserve">8963148577266</t>
+          <t xml:space="preserve">8941174010995</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t xml:space="preserve">UTSHO CORN FLOUR -400ML</t>
+          <t xml:space="preserve">Saffola Active Rice Bran Oil 5 litre</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t xml:space="preserve">10</t>
+          <t xml:space="preserve">400</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
-          <t xml:space="preserve">120.00</t>
+          <t xml:space="preserve">2000.00</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t xml:space="preserve">110.00</t>
+          <t xml:space="preserve">1600.00</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-31</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t xml:space="preserve">38</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t xml:space="preserve">Discovery Product (BD) Ltd</t>
+          <t xml:space="preserve">Marico Bangladesh Limited ( ARC Enterprise)</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t xml:space="preserve">N/A</t>
+          <t xml:space="preserve">Marico Bangladesh Limited ( ARC Enterprise)</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t xml:space="preserve">N/A</t>
+          <t xml:space="preserve">Marico Bangladesh Limited ( ARC Enterprise)</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t xml:space="preserve">8963148576948</t>
+          <t xml:space="preserve">8941174012173</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t xml:space="preserve">NOON CHILLI SAUCE-01 KGUTSHO HOT TOMATO SAUCE -08 GM 20 pes bo)</t>
+          <t xml:space="preserve">Saffola Active Rice Bran Oil 2 litre</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t xml:space="preserve">20</t>
+          <t xml:space="preserve">200</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
-          <t xml:space="preserve">60.00</t>
+          <t xml:space="preserve">900.00</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t xml:space="preserve">40.00</t>
+          <t xml:space="preserve">700.00</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-31</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t xml:space="preserve">39</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t xml:space="preserve">Bashundhara Toiletries Limited</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t xml:space="preserve">N/A</t>
+          <t xml:space="preserve">Bashundhara Toiletries Limited</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t xml:space="preserve">N/A</t>
+          <t xml:space="preserve">Bashundhara Toiletries Limited</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t xml:space="preserve">8941193077443</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
           <t xml:space="preserve">Lit Dish Wash Liquid Pouch Pack -250ml</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t xml:space="preserve">18</t>
+          <t xml:space="preserve">19.50</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
           <t xml:space="preserve">65.00</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t xml:space="preserve">47.00</t>
+          <t xml:space="preserve">45.50</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-31</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t xml:space="preserve">40</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t xml:space="preserve">Bashundhara Toiletries Limited</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t xml:space="preserve">Household</t>
+          <t xml:space="preserve">Bashundhara Toiletries Limited</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t xml:space="preserve">Toilet Cleaner</t>
+          <t xml:space="preserve">Bashundhara Toiletries Limited</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t xml:space="preserve">8941193077054</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
           <t xml:space="preserve">Xtreme Toilet Cleaner 500ml</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t xml:space="preserve">36</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
           <t xml:space="preserve">120.00</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
           <t xml:space="preserve">84.00</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-31</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t xml:space="preserve">41</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t xml:space="preserve">Bashundhara Toiletries Limited</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t xml:space="preserve">N/A</t>
+          <t xml:space="preserve">Bashundhara Toiletries Limited</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t xml:space="preserve">N/A</t>
+          <t xml:space="preserve">Bashundhara Toiletries Limited</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t xml:space="preserve">8941193077061</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
           <t xml:space="preserve">Xtreme Toilet Cleaner 750ml</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
           <t xml:space="preserve">45</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
           <t xml:space="preserve">150.00</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
           <t xml:space="preserve">105.00</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-31</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t xml:space="preserve">42</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t xml:space="preserve">Bashundhara Toiletries Limited</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t xml:space="preserve">Household</t>
+          <t xml:space="preserve">Bashundhara Toiletries Limited</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t xml:space="preserve">Air Freshener</t>
+          <t xml:space="preserve">Bashundhara Toiletries Limited</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t xml:space="preserve">8941193077252</t>
+          <t xml:space="preserve">8941193077375</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t xml:space="preserve">Bashundhara Air Freshener Lemon 300ml</t>
+          <t xml:space="preserve">Bashundhara Power Wash 1kg</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t xml:space="preserve">50</t>
+          <t xml:space="preserve">38</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
-          <t xml:space="preserve">290.00</t>
+          <t xml:space="preserve">190.00</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t xml:space="preserve">240.00</t>
+          <t xml:space="preserve">152.00</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-31</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t xml:space="preserve">43</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t xml:space="preserve">Bashundhara Toiletries Limited</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t xml:space="preserve">Household</t>
+          <t xml:space="preserve">Bashundhara Toiletries Limited</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t xml:space="preserve">Air Freshener</t>
+          <t xml:space="preserve">Bashundhara Toiletries Limited</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t xml:space="preserve">8941193002582</t>
+          <t xml:space="preserve">8941193077399</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t xml:space="preserve">Bashundhara Air Freshener Rose 300ml - PCS</t>
+          <t xml:space="preserve">Bashundhara Power Wash Lemon 1kg</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t xml:space="preserve">50</t>
+          <t xml:space="preserve">30</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
-          <t xml:space="preserve">290.00</t>
+          <t xml:space="preserve">150.00</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t xml:space="preserve">240.00</t>
+          <t xml:space="preserve">120.00</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-31</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t xml:space="preserve">44</t>
+          <t xml:space="preserve">137</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t xml:space="preserve">Bashundhara Toiletries Limited</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t xml:space="preserve">Household</t>
+          <t xml:space="preserve">Bashundhara Toiletries Limited</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t xml:space="preserve">Air Freshener</t>
+          <t xml:space="preserve">Bashundhara Toiletries Limited</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t xml:space="preserve">8941193077139</t>
+          <t xml:space="preserve">8941193077160</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t xml:space="preserve">Bashundhara Air Freshener Lavender 300ml</t>
+          <t xml:space="preserve">Bashundhara Air Freshener Lotus 300ml</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t xml:space="preserve">50</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
-          <t xml:space="preserve">290.00</t>
+          <t xml:space="preserve">320.00</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t xml:space="preserve">240.00</t>
+          <t xml:space="preserve">270.00</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-31</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t xml:space="preserve">45</t>
+          <t xml:space="preserve">138</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t xml:space="preserve">Bashundhara Toiletries Limited</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t xml:space="preserve">Household</t>
+          <t xml:space="preserve">Bashundhara Toiletries Limited</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t xml:space="preserve">Air Freshener</t>
+          <t xml:space="preserve">Bashundhara Toiletries Limited</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t xml:space="preserve">8941193077146</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
           <t xml:space="preserve">Bashundhara Air Freshener Anti Tobacco300ml</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t xml:space="preserve">50</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
-          <t xml:space="preserve">290.00</t>
+          <t xml:space="preserve">320.00</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t xml:space="preserve">240.00</t>
+          <t xml:space="preserve">270.00</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-31</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t xml:space="preserve">46</t>
+          <t xml:space="preserve">139</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t xml:space="preserve">Bashundhara Toiletries Limited</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t xml:space="preserve">Household</t>
+          <t xml:space="preserve">Bashundhara Toiletries Limited</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t xml:space="preserve">Air Freshener</t>
+          <t xml:space="preserve">Bashundhara Toiletries Limited</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t xml:space="preserve">8941193077153</t>
+          <t xml:space="preserve">8941193077139</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t xml:space="preserve">Bashundhara Air Freshener Oud300ml</t>
+          <t xml:space="preserve">Bashundhara Air Freshener Lavender 300ml</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t xml:space="preserve">50</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
-          <t xml:space="preserve">290.00</t>
+          <t xml:space="preserve">320.00</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t xml:space="preserve">240.00</t>
+          <t xml:space="preserve">270.00</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-31</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t xml:space="preserve">47</t>
+          <t xml:space="preserve">140</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t xml:space="preserve">Bashundhara Toiletries Limited</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t xml:space="preserve">Household</t>
+          <t xml:space="preserve">Bashundhara Toiletries Limited</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t xml:space="preserve">Air Freshener</t>
+          <t xml:space="preserve">Bashundhara Toiletries Limited</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t xml:space="preserve">8941193077085</t>
+          <t xml:space="preserve">8941193077092</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t xml:space="preserve">Bashundhara Air Freshener Jasmin 300ml</t>
+          <t xml:space="preserve">Bashundhara Air Freshener Orchid 300ml</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
           <t xml:space="preserve">50</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
-          <t xml:space="preserve">290.00</t>
+          <t xml:space="preserve">320.00</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t xml:space="preserve">240.00</t>
+          <t xml:space="preserve">270.00</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-31</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t xml:space="preserve">48</t>
+          <t xml:space="preserve">141</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t xml:space="preserve">Bashundhara Toiletries Limited</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t xml:space="preserve">Household</t>
+          <t xml:space="preserve">Bashundhara Toiletries Limited</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t xml:space="preserve">Air Freshener</t>
+          <t xml:space="preserve">Bashundhara Toiletries Limited</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t xml:space="preserve">8941193077092</t>
+          <t xml:space="preserve">8941193077252</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t xml:space="preserve">Bashundhara Air Freshener Orchid 300ml</t>
+          <t xml:space="preserve">Bashundhara Air Freshener Lemon 300ml</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
           <t xml:space="preserve">50</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
-          <t xml:space="preserve">290.00</t>
+          <t xml:space="preserve">320.00</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t xml:space="preserve">240.00</t>
+          <t xml:space="preserve">270.00</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-31</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t xml:space="preserve">49</t>
+          <t xml:space="preserve">142</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t xml:space="preserve">Bashundhara Toiletries Limited</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t xml:space="preserve">Household</t>
+          <t xml:space="preserve">Bashundhara Toiletries Limited</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t xml:space="preserve">Air Freshener</t>
+          <t xml:space="preserve">Bashundhara Toiletries Limited</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t xml:space="preserve">8941193077160</t>
+          <t xml:space="preserve">8941193077085</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t xml:space="preserve">Bashundhara Air Freshener Lotus 300ml</t>
+          <t xml:space="preserve">Bashundhara Air Freshener Jasmin 300ml</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
           <t xml:space="preserve">50</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
-          <t xml:space="preserve">290.00</t>
+          <t xml:space="preserve">320.00</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t xml:space="preserve">240.00</t>
+          <t xml:space="preserve">270.00</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-31</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
+          <t xml:space="preserve">143</t>
+        </is>
+      </c>
+      <c r="B51" t="inlineStr">
+        <is>
+          <t xml:space="preserve">All Outlet</t>
+        </is>
+      </c>
+      <c r="C51" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Bashundhara Toiletries Limited</t>
+        </is>
+      </c>
+      <c r="D51" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Bashundhara Toiletries Limited</t>
+        </is>
+      </c>
+      <c r="E51" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Bashundhara Toiletries Limited</t>
+        </is>
+      </c>
+      <c r="F51" t="inlineStr">
+        <is>
+          <t xml:space="preserve">8941193002582</t>
+        </is>
+      </c>
+      <c r="G51" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Bashundhara Air Freshener Rose 300ml - PCS</t>
+        </is>
+      </c>
+      <c r="H51" t="inlineStr">
+        <is>
           <t xml:space="preserve">50</t>
         </is>
       </c>
-      <c r="B51" t="inlineStr">
-[...33 lines deleted...]
-      </c>
       <c r="I51" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
-          <t xml:space="preserve">190.00</t>
+          <t xml:space="preserve">320.00</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t xml:space="preserve">154.00</t>
+          <t xml:space="preserve">270.00</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-31</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t xml:space="preserve">51</t>
+          <t xml:space="preserve">144</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t xml:space="preserve">Bashundhara Toiletries Limited</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t xml:space="preserve">Household</t>
+          <t xml:space="preserve">Bashundhara Toiletries Limited</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t xml:space="preserve">Detergent</t>
+          <t xml:space="preserve">Bashundhara Toiletries Limited</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t xml:space="preserve">8941193077399</t>
+          <t xml:space="preserve">8941193077153</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t xml:space="preserve">Bashundhara Power Wash Lemon 1kg</t>
+          <t xml:space="preserve">Bashundhara Air Freshener Oud300ml</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t xml:space="preserve">28</t>
+          <t xml:space="preserve">50</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
-          <t xml:space="preserve">150.00</t>
+          <t xml:space="preserve">320.00</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t xml:space="preserve">122.00</t>
+          <t xml:space="preserve">270.00</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-31</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t xml:space="preserve">52</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t xml:space="preserve">Bashundhara Toiletries Limited</t>
+          <t xml:space="preserve">T.K Group (Shabnam Vagetable Oil Industrics Limited ) ) Pusti</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t xml:space="preserve">N/A</t>
+          <t xml:space="preserve">T.K Group (Shabnam Vagetable Oil Industrics Limited ) ) Pusti</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t xml:space="preserve">N/A</t>
+          <t xml:space="preserve">T.K Group (Shabnam Vagetable Oil Industrics Limited ) ) Pusti</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t xml:space="preserve">8941193077184</t>
+          <t xml:space="preserve">8941153512663</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t xml:space="preserve">Xtreme Mosquito Aerosol - 475ml</t>
+          <t xml:space="preserve">Pusti Blend Tea 200</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t xml:space="preserve">50</t>
+          <t xml:space="preserve">10</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J53" t="inlineStr">
         <is>
-          <t xml:space="preserve">415.00</t>
+          <t xml:space="preserve">120.00</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t xml:space="preserve">365.00</t>
+          <t xml:space="preserve">110.00</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-31</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t xml:space="preserve">133</t>
+          <t xml:space="preserve">167</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Corporation</t>
+          <t xml:space="preserve">T.K Group (Shabnam Vagetable Oil Industrics Limited ) ) Pusti</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grocery</t>
+          <t xml:space="preserve">T.K Group (Shabnam Vagetable Oil Industrics Limited ) ) Pusti</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t xml:space="preserve">Spice</t>
+          <t xml:space="preserve">T.K Group (Shabnam Vagetable Oil Industrics Limited ) ) Pusti</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t xml:space="preserve">409320009593</t>
+          <t xml:space="preserve">8941153512670</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Cinamon 100g</t>
+          <t xml:space="preserve">Pusti Blend Tea 400</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t xml:space="preserve">9.50</t>
+          <t xml:space="preserve">20</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
-          <t xml:space="preserve">95.00</t>
+          <t xml:space="preserve">245.00</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t xml:space="preserve">85.50</t>
+          <t xml:space="preserve">225.00</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-30</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t xml:space="preserve">132</t>
+          <t xml:space="preserve">54</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Corporation</t>
+          <t xml:space="preserve">T.K Group (Shabnam Vagetable Oil Industrics Limited ) ) Pusti</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grocery</t>
+          <t xml:space="preserve">T.K Group (Shabnam Vagetable Oil Industrics Limited ) ) Pusti</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t xml:space="preserve">Spice</t>
+          <t xml:space="preserve">T.K Group (Shabnam Vagetable Oil Industrics Limited ) ) Pusti</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t xml:space="preserve">409320009609</t>
+          <t xml:space="preserve">8941153511048</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Cinamon 200g</t>
+          <t xml:space="preserve">Pusti Gold Tea 500 g</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t xml:space="preserve">18</t>
+          <t xml:space="preserve">20</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J55" t="inlineStr">
         <is>
-          <t xml:space="preserve">180.00</t>
+          <t xml:space="preserve">240.00</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t xml:space="preserve">162.00</t>
+          <t xml:space="preserve">220.00</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-30</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t xml:space="preserve">87</t>
+          <t xml:space="preserve">55</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Corporation</t>
+          <t xml:space="preserve">T.K Group (Shabnam Vagetable Oil Industrics Limited ) ) Pusti</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grocery</t>
+          <t xml:space="preserve">T.K Group (Shabnam Vagetable Oil Industrics Limited ) ) Pusti</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t xml:space="preserve">Spice</t>
+          <t xml:space="preserve">T.K Group (Shabnam Vagetable Oil Industrics Limited ) ) Pusti</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t xml:space="preserve">409320009760</t>
+          <t xml:space="preserve">3885283901001</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Raisins 100g</t>
+          <t xml:space="preserve">Pusti Maida 1 kg</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t xml:space="preserve">16.80</t>
+          <t xml:space="preserve">5</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J56" t="inlineStr">
         <is>
-          <t xml:space="preserve">168.00</t>
+          <t xml:space="preserve">70.00</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t xml:space="preserve">151.20</t>
+          <t xml:space="preserve">65.00</t>
         </is>
       </c>
       <c r="L56" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-30</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t xml:space="preserve">136</t>
+          <t xml:space="preserve">56</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Corporation</t>
+          <t xml:space="preserve">T.K Group (Shabnam Vagetable Oil Industrics Limited ) ) Pusti</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grocery</t>
+          <t xml:space="preserve">T.K Group (Shabnam Vagetable Oil Industrics Limited ) ) Pusti</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t xml:space="preserve">Spice</t>
+          <t xml:space="preserve">T.K Group (Shabnam Vagetable Oil Industrics Limited ) ) Pusti</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t xml:space="preserve">409320001016</t>
+          <t xml:space="preserve">8941153501087</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Dubli Boot 500g</t>
+          <t xml:space="preserve">Pusti Suji 500g</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t xml:space="preserve">6</t>
+          <t xml:space="preserve">8</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J57" t="inlineStr">
         <is>
-          <t xml:space="preserve">60.00</t>
+          <t xml:space="preserve">48.00</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t xml:space="preserve">54.00</t>
+          <t xml:space="preserve">40.00</t>
         </is>
       </c>
       <c r="L57" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-30</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t xml:space="preserve">92</t>
+          <t xml:space="preserve">57</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Corporation</t>
+          <t xml:space="preserve">T.K Group (Shabnam Vagetable Oil Industrics Limited ) ) Pusti</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grocery</t>
+          <t xml:space="preserve">T.K Group (Shabnam Vagetable Oil Industrics Limited ) ) Pusti</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t xml:space="preserve">Spice</t>
+          <t xml:space="preserve">T.K Group (Shabnam Vagetable Oil Industrics Limited ) ) Pusti</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t xml:space="preserve">409320009838</t>
+          <t xml:space="preserve">3885132251004</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Rajma Red 200g</t>
+          <t xml:space="preserve">Pusti Mustard Oil 1 Ltr</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t xml:space="preserve">10</t>
+          <t xml:space="preserve">40</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
-          <t xml:space="preserve">100.00</t>
+          <t xml:space="preserve">360.00</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t xml:space="preserve">90.00</t>
+          <t xml:space="preserve">320.00</t>
         </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-30</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t xml:space="preserve">122</t>
+          <t xml:space="preserve">58</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Corporation</t>
+          <t xml:space="preserve">T.K Group (Shabnam Vagetable Oil Industrics Limited ) ) Pusti</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grocery</t>
+          <t xml:space="preserve">T.K Group (Shabnam Vagetable Oil Industrics Limited ) ) Pusti</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t xml:space="preserve">Spice</t>
+          <t xml:space="preserve">T.K Group (Shabnam Vagetable Oil Industrics Limited ) ) Pusti</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t xml:space="preserve">409320009685</t>
+          <t xml:space="preserve">3885132252001</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Gorom Masala 100g</t>
+          <t xml:space="preserve">Pusti Mustard Oil 2 Ltr</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t xml:space="preserve">35</t>
+          <t xml:space="preserve">70</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
-          <t xml:space="preserve">350.00</t>
+          <t xml:space="preserve">700.00</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t xml:space="preserve">315.00</t>
+          <t xml:space="preserve">630.00</t>
         </is>
       </c>
       <c r="L59" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-30</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t xml:space="preserve">165</t>
+          <t xml:space="preserve">59</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Corporation</t>
+          <t xml:space="preserve">T.K Group (Shabnam Vagetable Oil Industrics Limited ) ) Pusti</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grocery</t>
+          <t xml:space="preserve">T.K Group (Shabnam Vagetable Oil Industrics Limited ) ) Pusti</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t xml:space="preserve">Baking Ingredients</t>
+          <t xml:space="preserve">T.K Group (Shabnam Vagetable Oil Industrics Limited ) ) Pusti</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t xml:space="preserve">409320009340</t>
+          <t xml:space="preserve">8941153502909</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t xml:space="preserve">Hot Balck Salt 100g</t>
+          <t xml:space="preserve">Pusti Mosur Dal 1Kg</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t xml:space="preserve">9</t>
+          <t xml:space="preserve">8</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J60" t="inlineStr">
         <is>
-          <t xml:space="preserve">90.00</t>
+          <t xml:space="preserve">130.00</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t xml:space="preserve">81.00</t>
+          <t xml:space="preserve">122.00</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-30</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t xml:space="preserve">206</t>
+          <t xml:space="preserve">60</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Corporation</t>
+          <t xml:space="preserve">T.K Group ( Super Oil Refinery Limited ) Pusti</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grocery</t>
+          <t xml:space="preserve">T.K Group ( Super Oil Refinery Limited ) Pusti</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t xml:space="preserve">Spice</t>
+          <t xml:space="preserve">T.K Group ( Super Oil Refinery Limited ) Pusti</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t xml:space="preserve">409320009333</t>
+          <t xml:space="preserve">8941153503166</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t xml:space="preserve">Jafran Essence 28ml</t>
+          <t xml:space="preserve">Pusti Inatant Full cream Milk Powder 200 Gm</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t xml:space="preserve">15</t>
+          <t xml:space="preserve">20</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
-          <t xml:space="preserve">150.00</t>
+          <t xml:space="preserve">205.00</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t xml:space="preserve">135.00</t>
+          <t xml:space="preserve">185.00</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-30</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t xml:space="preserve">177</t>
+          <t xml:space="preserve">61</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Corporation</t>
+          <t xml:space="preserve">T.K Group ( Super Oil Refinery Limited ) Pusti</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grocery</t>
+          <t xml:space="preserve">T.K Group ( Super Oil Refinery Limited ) Pusti</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t xml:space="preserve">Spice</t>
+          <t xml:space="preserve">T.K Group ( Super Oil Refinery Limited ) Pusti</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t xml:space="preserve">409320009289</t>
+          <t xml:space="preserve">8941153503173</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t xml:space="preserve">Orange Food Color 28ml</t>
+          <t xml:space="preserve">Pusti Inatant Full cream Milk Powder 400 Gm</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t xml:space="preserve">9</t>
+          <t xml:space="preserve">35</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J62" t="inlineStr">
         <is>
-          <t xml:space="preserve">90.00</t>
+          <t xml:space="preserve">400.00</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
-          <t xml:space="preserve">81.00</t>
+          <t xml:space="preserve">365.00</t>
         </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-30</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t xml:space="preserve">160</t>
+          <t xml:space="preserve">62</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Corporation</t>
+          <t xml:space="preserve">T.K Group ( Super Oil Refinery Limited ) Pusti</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grocery</t>
+          <t xml:space="preserve">T.K Group ( Super Oil Refinery Limited ) Pusti</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t xml:space="preserve">Baking Ingredients</t>
+          <t xml:space="preserve">T.K Group ( Super Oil Refinery Limited ) Pusti</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t xml:space="preserve">409320009265</t>
+          <t xml:space="preserve">8941153503180</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t xml:space="preserve">Himalaya Pink Salt 500gm</t>
+          <t xml:space="preserve">Pusti Inatant Full cream Milk Powder 500 Gm</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t xml:space="preserve">25.50</t>
+          <t xml:space="preserve">50</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J63" t="inlineStr">
         <is>
-          <t xml:space="preserve">255.00</t>
+          <t xml:space="preserve">480.00</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
-          <t xml:space="preserve">229.50</t>
+          <t xml:space="preserve">430.00</t>
         </is>
       </c>
       <c r="L63" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-30</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t xml:space="preserve">63</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Corporation</t>
+          <t xml:space="preserve">T.K Group ( Super Oil Refinery Limited ) Pusti</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grocery</t>
+          <t xml:space="preserve">T.K Group ( Super Oil Refinery Limited ) Pusti</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t xml:space="preserve">Spice</t>
+          <t xml:space="preserve">T.K Group ( Super Oil Refinery Limited ) Pusti</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t xml:space="preserve">409392000665</t>
+          <t xml:space="preserve">8941153503197</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t xml:space="preserve">Thai Tempura Flour</t>
+          <t xml:space="preserve">Pusti Inatant Full cream Milk Powder 1 Kg</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t xml:space="preserve">13</t>
+          <t xml:space="preserve">100</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J64" t="inlineStr">
         <is>
-          <t xml:space="preserve">130.00</t>
+          <t xml:space="preserve">950.00</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
-          <t xml:space="preserve">117.00</t>
+          <t xml:space="preserve">850.00</t>
         </is>
       </c>
       <c r="L64" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-30</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t xml:space="preserve">64</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Corporation</t>
+          <t xml:space="preserve">T.K Group (Shabnam Vagetable Oil Industrics Limited ) ) Pusti</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grocery</t>
+          <t xml:space="preserve">T.K Group (Shabnam Vagetable Oil Industrics Limited ) ) Pusti</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t xml:space="preserve">Baking Ingredients</t>
+          <t xml:space="preserve">T.K Group (Shabnam Vagetable Oil Industrics Limited ) ) Pusti</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t xml:space="preserve">409320009203</t>
+          <t xml:space="preserve">8941153503258</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Kewra Essence 28ml</t>
+          <t xml:space="preserve">Pusti Ghee 400g</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t xml:space="preserve">9</t>
+          <t xml:space="preserve">70</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J65" t="inlineStr">
         <is>
-          <t xml:space="preserve">90.00</t>
+          <t xml:space="preserve">670.00</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
-          <t xml:space="preserve">81.00</t>
+          <t xml:space="preserve">600.00</t>
         </is>
       </c>
       <c r="L65" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-30</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t xml:space="preserve">65</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Corporation</t>
+          <t xml:space="preserve">ACI Limited</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grocery</t>
+          <t xml:space="preserve">ACI Limited</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t xml:space="preserve">Baking Ingredients</t>
+          <t xml:space="preserve">ACI Limited</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t xml:space="preserve">1003127</t>
+          <t xml:space="preserve">8941196220037</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Jafran Essence 28ml</t>
+          <t xml:space="preserve">ACI Pure Salt 1KG</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t xml:space="preserve">15</t>
+          <t xml:space="preserve">5</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J66" t="inlineStr">
         <is>
-          <t xml:space="preserve">150.00</t>
+          <t xml:space="preserve">42.00</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
-          <t xml:space="preserve">135.00</t>
+          <t xml:space="preserve">37.00</t>
         </is>
       </c>
       <c r="L66" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-30</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t xml:space="preserve">66</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Corporation</t>
+          <t xml:space="preserve">ACI Limited</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grocery</t>
+          <t xml:space="preserve">ACI Limited</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t xml:space="preserve">Baking Ingredients</t>
+          <t xml:space="preserve">ACI Limited</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t xml:space="preserve">1003126</t>
+          <t xml:space="preserve">8139003002444</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Orange Food Colour 28ml</t>
+          <t xml:space="preserve">Savlon Twinkle Belt Baby Diaper 6-11 kg 40 Pcs</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t xml:space="preserve">9</t>
+          <t xml:space="preserve">200</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J67" t="inlineStr">
         <is>
-          <t xml:space="preserve">90.00</t>
+          <t xml:space="preserve">1100.00</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
-          <t xml:space="preserve">81.00</t>
+          <t xml:space="preserve">900.00</t>
         </is>
       </c>
       <c r="L67" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-30</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t xml:space="preserve">67</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Corporation</t>
+          <t xml:space="preserve">ACI Limited</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grocery</t>
+          <t xml:space="preserve">ACI Limited</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t xml:space="preserve">Baking Ingredients</t>
+          <t xml:space="preserve">ACI Limited</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t xml:space="preserve">409320009258</t>
+          <t xml:space="preserve">8941196201470</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Pink Food Colour 28ml</t>
+          <t xml:space="preserve">Savlon Twinkle Pant Baby Diaper M40 06-12kg 40 Pcs</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t xml:space="preserve">9</t>
+          <t xml:space="preserve">150</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J68" t="inlineStr">
         <is>
-          <t xml:space="preserve">90.00</t>
+          <t xml:space="preserve">890.00</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
-          <t xml:space="preserve">81.00</t>
+          <t xml:space="preserve">740.00</t>
         </is>
       </c>
       <c r="L68" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-30</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t xml:space="preserve">68</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Corporation</t>
+          <t xml:space="preserve">ACI Limited</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grocery</t>
+          <t xml:space="preserve">ACI Limited</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t xml:space="preserve">Baking Ingredients</t>
+          <t xml:space="preserve">ACI Limited</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t xml:space="preserve">1003123</t>
+          <t xml:space="preserve">8941196201487</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Hot Black Salt 100g</t>
+          <t xml:space="preserve">Savlon Twinkle Pant Baby Diaper M50 06-12kg 50 Pcs</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t xml:space="preserve">7.50</t>
+          <t xml:space="preserve">250</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J69" t="inlineStr">
         <is>
-          <t xml:space="preserve">75.00</t>
+          <t xml:space="preserve">1200.00</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
-          <t xml:space="preserve">67.50</t>
+          <t xml:space="preserve">950.00</t>
         </is>
       </c>
       <c r="L69" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-30</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t xml:space="preserve">69</t>
+          <t xml:space="preserve">131</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Corporation</t>
+          <t xml:space="preserve">Arla Foods Bangladesh Limited [ Nexus Sales &amp; Distribution Dano]</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grocery</t>
+          <t xml:space="preserve">Arla Foods Bangladesh Limited [ Nexus Sales &amp; Distribution Dano]</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t xml:space="preserve">Baking Ingredients</t>
+          <t xml:space="preserve">Arla Foods Bangladesh Limited [ Nexus Sales &amp; Distribution Dano]</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t xml:space="preserve">409320008923</t>
+          <t xml:space="preserve">5711953043772</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Chocolate Chips 50g</t>
+          <t xml:space="preserve">Dano Daily Pusti 500 Poly</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t xml:space="preserve">15</t>
+          <t xml:space="preserve">20</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J70" t="inlineStr">
         <is>
-          <t xml:space="preserve">150.00</t>
+          <t xml:space="preserve">400.00</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
-          <t xml:space="preserve">135.00</t>
+          <t xml:space="preserve">380.00</t>
         </is>
       </c>
       <c r="L70" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-30</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t xml:space="preserve">70</t>
+          <t xml:space="preserve">132</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Corporation</t>
+          <t xml:space="preserve">Arla Foods Bangladesh Limited [ Nexus Sales &amp; Distribution Dano]</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grocery</t>
+          <t xml:space="preserve">Arla Foods Bangladesh Limited [ Nexus Sales &amp; Distribution Dano]</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t xml:space="preserve">Baking Ingredients</t>
+          <t xml:space="preserve">Arla Foods Bangladesh Limited [ Nexus Sales &amp; Distribution Dano]</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t xml:space="preserve">1003119</t>
+          <t xml:space="preserve">5711953052477</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif China Grass 10mg</t>
+          <t xml:space="preserve">Dano Daily Milk Powder 1kg</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
-          <t xml:space="preserve">15</t>
+          <t xml:space="preserve">40</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J71" t="inlineStr">
         <is>
-          <t xml:space="preserve">150.00</t>
+          <t xml:space="preserve">770.00</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
-          <t xml:space="preserve">135.00</t>
+          <t xml:space="preserve">730.00</t>
         </is>
       </c>
       <c r="L71" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-30</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t xml:space="preserve">71</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Corporation</t>
+          <t xml:space="preserve">Arla Foods Bangladesh Limited [ Nexus Sales &amp; Distribution Dano]</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grocery</t>
+          <t xml:space="preserve">Arla Foods Bangladesh Limited [ Nexus Sales &amp; Distribution Dano]</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t xml:space="preserve">Baking Ingredients</t>
+          <t xml:space="preserve">Arla Foods Bangladesh Limited [ Nexus Sales &amp; Distribution Dano]</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t xml:space="preserve">1003117</t>
+          <t xml:space="preserve">5711953091308</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Himalayan Pink Salt 500g.</t>
+          <t xml:space="preserve">Dano Power Instant 1kg Poly</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
-          <t xml:space="preserve">21</t>
+          <t xml:space="preserve">40</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J72" t="inlineStr">
         <is>
-          <t xml:space="preserve">210.00</t>
+          <t xml:space="preserve">950.00</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
-          <t xml:space="preserve">189.00</t>
+          <t xml:space="preserve">910.00</t>
         </is>
       </c>
       <c r="L72" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-30</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t xml:space="preserve">72</t>
+          <t xml:space="preserve">114</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Corporation</t>
+          <t xml:space="preserve">Abul Khair Milk Products Ltd.</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t xml:space="preserve">N/A</t>
+          <t xml:space="preserve">Abul Khair Milk Products Ltd.</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t xml:space="preserve">N/A</t>
+          <t xml:space="preserve">Abul Khair Milk Products Ltd.</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t xml:space="preserve">4409320009265</t>
+          <t xml:space="preserve">710535035001</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Mr. Hung Tempura Flour 500g</t>
+          <t xml:space="preserve">Starship Condensed Milk 400g</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
-          <t xml:space="preserve">17.50</t>
+          <t xml:space="preserve">5</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J73" t="inlineStr">
         <is>
-          <t xml:space="preserve">175.00</t>
+          <t xml:space="preserve">105.00</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
-          <t xml:space="preserve">157.50</t>
+          <t xml:space="preserve">100.00</t>
         </is>
       </c>
       <c r="L73" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-30</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t xml:space="preserve">73</t>
+          <t xml:space="preserve">115</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Corporation</t>
+          <t xml:space="preserve">Abul Khair Milk Products Ltd.</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grocery</t>
+          <t xml:space="preserve">Abul Khair Milk Products Ltd.</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t xml:space="preserve">Baking Ingredients</t>
+          <t xml:space="preserve">Abul Khair Milk Products Ltd.</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t xml:space="preserve">409392000764</t>
+          <t xml:space="preserve">725765165671</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Strawberry Jelly 50g</t>
+          <t xml:space="preserve">Marks Instant Full Cream Milk Powder 1Kg</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
-          <t xml:space="preserve">8</t>
+          <t xml:space="preserve">60</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J74" t="inlineStr">
         <is>
-          <t xml:space="preserve">80.00</t>
+          <t xml:space="preserve">950.00</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
-          <t xml:space="preserve">72.00</t>
+          <t xml:space="preserve">890.00</t>
         </is>
       </c>
       <c r="L74" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-30</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t xml:space="preserve">74</t>
+          <t xml:space="preserve">116</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Corporation</t>
+          <t xml:space="preserve">Abul Khair Milk Products Ltd.</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grocery</t>
+          <t xml:space="preserve">Abul Khair Milk Products Ltd.</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t xml:space="preserve">Baking Ingredients</t>
+          <t xml:space="preserve">Abul Khair Milk Products Ltd.</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t xml:space="preserve">409392000825</t>
+          <t xml:space="preserve">710535035230</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Apple Jelly 50g</t>
+          <t xml:space="preserve">AMA Full Cream Milk Powder 1 Kg</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
-          <t xml:space="preserve">8</t>
+          <t xml:space="preserve">125</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J75" t="inlineStr">
         <is>
-          <t xml:space="preserve">80.00</t>
+          <t xml:space="preserve">870.00</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
-          <t xml:space="preserve">72.00</t>
+          <t xml:space="preserve">745.00</t>
         </is>
       </c>
       <c r="L75" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-30</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t xml:space="preserve">75</t>
+          <t xml:space="preserve">117</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Corporation</t>
+          <t xml:space="preserve">Abul Khair Milk Products Ltd.</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grocery</t>
+          <t xml:space="preserve">Abul Khair Milk Products Ltd.</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t xml:space="preserve">Baking Ingredients</t>
+          <t xml:space="preserve">Abul Khair Milk Products Ltd.</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t xml:space="preserve">409392000818</t>
+          <t xml:space="preserve">725765165862</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Natural Jelly 50g</t>
+          <t xml:space="preserve">Aura Pusti Milk Powder 1Kg Poly</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
-          <t xml:space="preserve">8</t>
+          <t xml:space="preserve">50</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J76" t="inlineStr">
         <is>
-          <t xml:space="preserve">80.00</t>
+          <t xml:space="preserve">745.00</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
-          <t xml:space="preserve">72.00</t>
+          <t xml:space="preserve">695.00</t>
         </is>
       </c>
       <c r="L76" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-30</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t xml:space="preserve">76</t>
+          <t xml:space="preserve">118</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Corporation</t>
+          <t xml:space="preserve">Abul Khair Milk Products Ltd.</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grocery</t>
+          <t xml:space="preserve">Abul Khair Milk Products Ltd.</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t xml:space="preserve">Baking Ingredients</t>
+          <t xml:space="preserve">Abul Khair Milk Products Ltd.</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t xml:space="preserve">409392000801</t>
+          <t xml:space="preserve">725765165428</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Banana Jelly 50g</t>
+          <t xml:space="preserve">Aura Pusti Milk Powder 500gm Poly</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
-          <t xml:space="preserve">8</t>
+          <t xml:space="preserve">25</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J77" t="inlineStr">
         <is>
-          <t xml:space="preserve">80.00</t>
+          <t xml:space="preserve">395.00</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
-          <t xml:space="preserve">72.00</t>
+          <t xml:space="preserve">370.00</t>
         </is>
       </c>
       <c r="L77" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-30</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t xml:space="preserve">77</t>
+          <t xml:space="preserve">119</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Corporation</t>
+          <t xml:space="preserve">Abul Khair Milk Products Ltd.</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grocery</t>
+          <t xml:space="preserve">Abul Khair Milk Products Ltd.</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t xml:space="preserve">Baking Ingredients</t>
+          <t xml:space="preserve">Abul Khair Milk Products Ltd.</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t xml:space="preserve">409392000788</t>
+          <t xml:space="preserve">725765165978</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Mango Jelly 50g</t>
+          <t xml:space="preserve">Starship Full Cream Milk Powder 1 kg</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
-          <t xml:space="preserve">8</t>
+          <t xml:space="preserve">50</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J78" t="inlineStr">
         <is>
-          <t xml:space="preserve">80.00</t>
+          <t xml:space="preserve">710.00</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
-          <t xml:space="preserve">72.00</t>
+          <t xml:space="preserve">660.00</t>
         </is>
       </c>
       <c r="L78" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-30</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t xml:space="preserve">78</t>
+          <t xml:space="preserve">120</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Corporation</t>
+          <t xml:space="preserve">Abul Khair Milk Products Ltd.</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grocery</t>
+          <t xml:space="preserve">Abul Khair Milk Products Ltd.</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t xml:space="preserve">Spice</t>
+          <t xml:space="preserve">Abul Khair Milk Products Ltd.</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t xml:space="preserve">409392000245</t>
+          <t xml:space="preserve">725765165992</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Chatpati Mosla 50g</t>
+          <t xml:space="preserve">Starship Full Cream Milk Powder 500g</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
-          <t xml:space="preserve">5</t>
+          <t xml:space="preserve">25</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J79" t="inlineStr">
         <is>
-          <t xml:space="preserve">50.00</t>
+          <t xml:space="preserve">375.00</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
-          <t xml:space="preserve">45.00</t>
+          <t xml:space="preserve">350.00</t>
         </is>
       </c>
       <c r="L79" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-30</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t xml:space="preserve">79</t>
+          <t xml:space="preserve">122</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Corporation</t>
+          <t xml:space="preserve">Abul Khair Consumer Products Ltd.</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grocery</t>
+          <t xml:space="preserve">Abul Khair Consumer Products Ltd.</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t xml:space="preserve">Spice</t>
+          <t xml:space="preserve">Abul Khair Consumer Products Ltd.</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t xml:space="preserve">409392000108</t>
+          <t xml:space="preserve">710535035674</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Noddles Mosla 40g</t>
+          <t xml:space="preserve">Seylon Family Blend ( Black Tea ) 400gm</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t xml:space="preserve">6</t>
+          <t xml:space="preserve">40</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J80" t="inlineStr">
         <is>
-          <t xml:space="preserve">60.00</t>
+          <t xml:space="preserve">225.00</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
-          <t xml:space="preserve">54.00</t>
+          <t xml:space="preserve">185.00</t>
         </is>
       </c>
       <c r="L80" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-30</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t xml:space="preserve">80</t>
+          <t xml:space="preserve">123</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Corporation</t>
+          <t xml:space="preserve">Abul Khair Consumer Products Ltd.</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grocery</t>
+          <t xml:space="preserve">Abul Khair Consumer Products Ltd.</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t xml:space="preserve">Spice</t>
+          <t xml:space="preserve">Abul Khair Consumer Products Ltd.</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t xml:space="preserve">409392000238</t>
+          <t xml:space="preserve">710535035681</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Kabab Mosla 50g</t>
+          <t xml:space="preserve">Seylon Family Blend ( Black Tea ) 200gm</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t xml:space="preserve">9</t>
+          <t xml:space="preserve">20</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J81" t="inlineStr">
         <is>
-          <t xml:space="preserve">90.00</t>
+          <t xml:space="preserve">120.00</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
-          <t xml:space="preserve">81.00</t>
+          <t xml:space="preserve">100.00</t>
         </is>
       </c>
       <c r="L81" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-30</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t xml:space="preserve">81</t>
+          <t xml:space="preserve">124</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Corporation</t>
+          <t xml:space="preserve">Abul Khair Consumer Products Ltd.</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grocery</t>
+          <t xml:space="preserve">Abul Khair Consumer Products Ltd.</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t xml:space="preserve">Spice</t>
+          <t xml:space="preserve">Abul Khair Consumer Products Ltd.</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t xml:space="preserve">409392000313</t>
+          <t xml:space="preserve">725765165572</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Halim Mosla 40g</t>
+          <t xml:space="preserve">Seylon Family Blend Finest ( Black Tea ) 50gm</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
-          <t xml:space="preserve">6</t>
+          <t xml:space="preserve">15</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J82" t="inlineStr">
         <is>
+          <t xml:space="preserve">75.00</t>
+        </is>
+      </c>
+      <c r="K82" t="inlineStr">
+        <is>
           <t xml:space="preserve">60.00</t>
         </is>
       </c>
-      <c r="K82" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="L82" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-30</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t xml:space="preserve">82</t>
+          <t xml:space="preserve">151</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Corporation</t>
+          <t xml:space="preserve">Meghna Sugar Refinary Ltd</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grocery</t>
+          <t xml:space="preserve">Meghna Sugar Refinary Ltd</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t xml:space="preserve">Spice</t>
+          <t xml:space="preserve">Meghna Sugar Refinary Ltd</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t xml:space="preserve">409392000863</t>
+          <t xml:space="preserve">8941161108025</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Roast Mosla 35g</t>
+          <t xml:space="preserve">Fresh Atta 2 kg</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
-          <t xml:space="preserve">6.50</t>
+          <t xml:space="preserve">12</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J83" t="inlineStr">
         <is>
-          <t xml:space="preserve">65.00</t>
+          <t xml:space="preserve">140.00</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
-          <t xml:space="preserve">58.50</t>
+          <t xml:space="preserve">128.00</t>
         </is>
       </c>
       <c r="L83" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-30</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t xml:space="preserve">83</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Corporation</t>
+          <t xml:space="preserve">Meghna Sugar Refinary Ltd</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grocery</t>
+          <t xml:space="preserve">Meghna Sugar Refinary Ltd</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t xml:space="preserve">Spice</t>
+          <t xml:space="preserve">Meghna Sugar Refinary Ltd</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t xml:space="preserve">409392000757</t>
+          <t xml:space="preserve">8941161108018</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mr.Hung Tempura Flour 500g</t>
+          <t xml:space="preserve">Fresh Atta 1 kg</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
-          <t xml:space="preserve">17.50</t>
+          <t xml:space="preserve">6</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J84" t="inlineStr">
         <is>
-          <t xml:space="preserve">175.00</t>
+          <t xml:space="preserve">65.00</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
-          <t xml:space="preserve">157.50</t>
+          <t xml:space="preserve">59.00</t>
         </is>
       </c>
       <c r="L84" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-30</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t xml:space="preserve">85</t>
+          <t xml:space="preserve">84</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Corporation</t>
+          <t xml:space="preserve">Meghna Sugar Refinary Ltd</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grocery</t>
+          <t xml:space="preserve">Meghna Sugar Refinary Ltd</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t xml:space="preserve">Baking Ingredients</t>
+          <t xml:space="preserve">Meghna Sugar Refinary Ltd</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t xml:space="preserve">409392000061</t>
+          <t xml:space="preserve">8941161108216</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Osama Cornflour 50gm</t>
+          <t xml:space="preserve">Fresh Maida-1kg</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
-          <t xml:space="preserve">5</t>
+          <t xml:space="preserve">6</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J85" t="inlineStr">
         <is>
-          <t xml:space="preserve">50.00</t>
+          <t xml:space="preserve">80.00</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
-          <t xml:space="preserve">45.00</t>
+          <t xml:space="preserve">74.00</t>
         </is>
       </c>
       <c r="L85" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-30</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t xml:space="preserve">121</t>
+          <t xml:space="preserve">166</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Corporation</t>
+          <t xml:space="preserve">Meghna Sugar Refinary Ltd</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grocery</t>
+          <t xml:space="preserve">Meghna Sugar Refinary Ltd</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t xml:space="preserve">Spice</t>
+          <t xml:space="preserve">Meghna Sugar Refinary Ltd</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t xml:space="preserve">409320009784</t>
+          <t xml:space="preserve">8941161106571</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Black Raisins 100g..</t>
+          <t xml:space="preserve">Fresh Mustard Oil 1000ml</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t xml:space="preserve">17.50</t>
+          <t xml:space="preserve">40</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J86" t="inlineStr">
         <is>
-          <t xml:space="preserve">175.00</t>
+          <t xml:space="preserve">350.00</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
-          <t xml:space="preserve">157.50</t>
+          <t xml:space="preserve">310.00</t>
         </is>
       </c>
       <c r="L86" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-30</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t xml:space="preserve">88</t>
+          <t xml:space="preserve">86</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Corporation</t>
+          <t xml:space="preserve">Meghna Sugar Refinary Ltd</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grocery</t>
+          <t xml:space="preserve">Meghna Sugar Refinary Ltd</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t xml:space="preserve">Baking</t>
+          <t xml:space="preserve">Meghna Sugar Refinary Ltd</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t xml:space="preserve">409320001061</t>
+          <t xml:space="preserve">8941161106564</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Chui Pitha 200g</t>
+          <t xml:space="preserve">Fresh Mustard Oil 500ml</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
-          <t xml:space="preserve">7</t>
+          <t xml:space="preserve">20</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J87" t="inlineStr">
         <is>
-          <t xml:space="preserve">70.00</t>
+          <t xml:space="preserve">180.00</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
-          <t xml:space="preserve">63.00</t>
+          <t xml:space="preserve">160.00</t>
         </is>
       </c>
       <c r="L87" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-30</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t xml:space="preserve">89</t>
+          <t xml:space="preserve">87</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Corporation</t>
+          <t xml:space="preserve">Meghna Sugar Refinary Ltd</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grocery</t>
+          <t xml:space="preserve">Meghna Sugar Refinary Ltd</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t xml:space="preserve">Snacks</t>
+          <t xml:space="preserve">Meghna Sugar Refinary Ltd</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t xml:space="preserve">409320001078</t>
+          <t xml:space="preserve">8941161120065</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Fuchka 200g</t>
+          <t xml:space="preserve">Fresh Milk Powder 1Kg</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
-          <t xml:space="preserve">15</t>
+          <t xml:space="preserve">90</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J88" t="inlineStr">
         <is>
-          <t xml:space="preserve">150.00</t>
+          <t xml:space="preserve">950.00</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
-          <t xml:space="preserve">135.00</t>
+          <t xml:space="preserve">860.00</t>
         </is>
       </c>
       <c r="L88" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-30</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t xml:space="preserve">90</t>
+          <t xml:space="preserve">88</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Corporation</t>
+          <t xml:space="preserve">Meghna Sugar Refinary Ltd</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grocery</t>
+          <t xml:space="preserve">Meghna Sugar Refinary Ltd</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t xml:space="preserve">Baking Ingredients</t>
+          <t xml:space="preserve">Meghna Sugar Refinary Ltd</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t xml:space="preserve">409320009982</t>
+          <t xml:space="preserve">8941161103761</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Baking Soda 200g</t>
+          <t xml:space="preserve">Fresh Premium Black Tea-200 gm</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
-          <t xml:space="preserve">7.50</t>
+          <t xml:space="preserve">20</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J89" t="inlineStr">
         <is>
-          <t xml:space="preserve">75.00</t>
+          <t xml:space="preserve">120.00</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
-          <t xml:space="preserve">67.50</t>
+          <t xml:space="preserve">100.00</t>
         </is>
       </c>
       <c r="L89" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-30</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t xml:space="preserve">91</t>
+          <t xml:space="preserve">169</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Corporation</t>
+          <t xml:space="preserve">Meghna Sugar Refinary Ltd</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grocery</t>
+          <t xml:space="preserve">Meghna Sugar Refinary Ltd</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t xml:space="preserve">Helth And Hygiene</t>
+          <t xml:space="preserve">Meghna Sugar Refinary Ltd</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t xml:space="preserve">409320009821</t>
+          <t xml:space="preserve">8941161102917</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Rajma Seed Red 100g</t>
+          <t xml:space="preserve">Fresh Super Premium Salt 1 kg</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
-          <t xml:space="preserve">6</t>
+          <t xml:space="preserve">5</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J90" t="inlineStr">
         <is>
-          <t xml:space="preserve">60.00</t>
+          <t xml:space="preserve">42.00</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
-          <t xml:space="preserve">54.00</t>
+          <t xml:space="preserve">37.00</t>
         </is>
       </c>
       <c r="L90" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-30</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t xml:space="preserve">93</t>
+          <t xml:space="preserve">147</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Corporation</t>
+          <t xml:space="preserve">Marcella Distribution Ltd.</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grocery</t>
+          <t xml:space="preserve">Marcella Distribution Ltd.</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t xml:space="preserve">Helth And Hygiene</t>
+          <t xml:space="preserve">Marcella Distribution Ltd.</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t xml:space="preserve">409320009852</t>
+          <t xml:space="preserve">8908003448220</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Rajma Seed White 200g</t>
+          <t xml:space="preserve">Gustora Pasta Fusilli -500gm</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
-          <t xml:space="preserve">13.30</t>
+          <t xml:space="preserve">30</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J91" t="inlineStr">
         <is>
-          <t xml:space="preserve">133.00</t>
+          <t xml:space="preserve">250.00</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
-          <t xml:space="preserve">119.70</t>
+          <t xml:space="preserve">220.00</t>
         </is>
       </c>
       <c r="L91" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-30</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t xml:space="preserve">94</t>
+          <t xml:space="preserve">148</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Corporation</t>
+          <t xml:space="preserve">Marcella Distribution Ltd.</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grocery</t>
+          <t xml:space="preserve">Marcella Distribution Ltd.</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t xml:space="preserve">Helth And Hygiene</t>
+          <t xml:space="preserve">Marcella Distribution Ltd.</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t xml:space="preserve">409320009845</t>
+          <t xml:space="preserve">8908003448435</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Rajma Seed White 100g.</t>
+          <t xml:space="preserve">Gustora Pasta Macaroni -500gm</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
-          <t xml:space="preserve">8</t>
+          <t xml:space="preserve">30</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J92" t="inlineStr">
         <is>
-          <t xml:space="preserve">80.00</t>
+          <t xml:space="preserve">250.00</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
-          <t xml:space="preserve">72.00</t>
+          <t xml:space="preserve">220.00</t>
         </is>
       </c>
       <c r="L92" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-30</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t xml:space="preserve">95</t>
+          <t xml:space="preserve">149</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Corporation</t>
+          <t xml:space="preserve">Marcella Distribution Ltd.</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grocery</t>
+          <t xml:space="preserve">Marcella Distribution Ltd.</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t xml:space="preserve">Helth And Hygiene</t>
+          <t xml:space="preserve">Marcella Distribution Ltd.</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t xml:space="preserve">409320009906</t>
+          <t xml:space="preserve">8908003448428</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Sunflower Seed 100g.</t>
+          <t xml:space="preserve">Gustora Pasta Penny Rigate -500gm</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
-          <t xml:space="preserve">20</t>
+          <t xml:space="preserve">30</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J93" t="inlineStr">
         <is>
-          <t xml:space="preserve">200.00</t>
+          <t xml:space="preserve">250.00</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
-          <t xml:space="preserve">180.00</t>
+          <t xml:space="preserve">220.00</t>
         </is>
       </c>
       <c r="L93" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-30</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t xml:space="preserve">96</t>
+          <t xml:space="preserve">93</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Corporation</t>
+          <t xml:space="preserve">Marcella Distribution Ltd.</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grocery</t>
+          <t xml:space="preserve">Marcella Distribution Ltd.</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t xml:space="preserve">Helth And Hygiene</t>
+          <t xml:space="preserve">Marcella Distribution Ltd.</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t xml:space="preserve">409320009913</t>
+          <t xml:space="preserve">8908003448879</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Pumkin Seed 100g.</t>
+          <t xml:space="preserve">Gustora Pasta Spaghetti -500gm</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
-          <t xml:space="preserve">20</t>
+          <t xml:space="preserve">30</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J94" t="inlineStr">
         <is>
-          <t xml:space="preserve">200.00</t>
+          <t xml:space="preserve">250.00</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
-          <t xml:space="preserve">180.00</t>
+          <t xml:space="preserve">220.00</t>
         </is>
       </c>
       <c r="L94" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-30</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t xml:space="preserve">97</t>
+          <t xml:space="preserve">101</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Corporation</t>
+          <t xml:space="preserve">Discovery Product (BD) Ltd</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grocery</t>
+          <t xml:space="preserve">Discovery Product (BD) Ltd</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t xml:space="preserve">Helth And Hygiene</t>
+          <t xml:space="preserve">Discovery Product (BD) Ltd</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t xml:space="preserve">409320009890</t>
+          <t xml:space="preserve">8963148575767</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Tukma Dana 100g.</t>
+          <t xml:space="preserve">NOON CHILLI SAUCE -340 GM</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
-          <t xml:space="preserve">3.50</t>
+          <t xml:space="preserve">15</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J95" t="inlineStr">
         <is>
-          <t xml:space="preserve">35.00</t>
+          <t xml:space="preserve">115.00</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
-          <t xml:space="preserve">31.50</t>
+          <t xml:space="preserve">100.00</t>
         </is>
       </c>
       <c r="L95" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-30</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t xml:space="preserve">98</t>
+          <t xml:space="preserve">102</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Corporation</t>
+          <t xml:space="preserve">Discovery Product (BD) Ltd</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grocery</t>
+          <t xml:space="preserve">Discovery Product (BD) Ltd</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t xml:space="preserve">Helth And Hygiene</t>
+          <t xml:space="preserve">Discovery Product (BD) Ltd</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t xml:space="preserve">409320009920</t>
+          <t xml:space="preserve">8963148576061</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Isobgul Mix 100g.</t>
+          <t xml:space="preserve">UTSHO HOT TOMATO SAUCE 340 GM</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
-          <t xml:space="preserve">28.50</t>
+          <t xml:space="preserve">15</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J96" t="inlineStr">
         <is>
-          <t xml:space="preserve">285.00</t>
+          <t xml:space="preserve">115.00</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
-          <t xml:space="preserve">256.50</t>
+          <t xml:space="preserve">100.00</t>
         </is>
       </c>
       <c r="L96" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-30</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t xml:space="preserve">99</t>
+          <t xml:space="preserve">145</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Corporation</t>
+          <t xml:space="preserve">Discovery Product (BD) Ltd</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grocery</t>
+          <t xml:space="preserve">Discovery Product (BD) Ltd</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t xml:space="preserve">Helth And Hygiene</t>
+          <t xml:space="preserve">Discovery Product (BD) Ltd</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t xml:space="preserve">409320009937</t>
+          <t xml:space="preserve">8963148576078</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Isobgul 100g.</t>
+          <t xml:space="preserve">UTSHO HOT TOMATO SAUCE PLASTIC-500GM</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
-          <t xml:space="preserve">35</t>
+          <t xml:space="preserve">15</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J97" t="inlineStr">
         <is>
-          <t xml:space="preserve">350.00</t>
+          <t xml:space="preserve">160.00</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
-          <t xml:space="preserve">315.00</t>
+          <t xml:space="preserve">145.00</t>
         </is>
       </c>
       <c r="L97" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-30</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">104</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Corporation</t>
+          <t xml:space="preserve">Discovery Product (BD) Ltd</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grocery</t>
+          <t xml:space="preserve">Discovery Product (BD) Ltd</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t xml:space="preserve">Helth And Hygiene</t>
+          <t xml:space="preserve">Discovery Product (BD) Ltd</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t xml:space="preserve">409320009951</t>
+          <t xml:space="preserve">8963148576542</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Chia Seed 200g</t>
+          <t xml:space="preserve">UTSHO SOY SAUCE -250ML</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
-          <t xml:space="preserve">21</t>
+          <t xml:space="preserve">10</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J98" t="inlineStr">
         <is>
-          <t xml:space="preserve">210.00</t>
+          <t xml:space="preserve">85.00</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
-          <t xml:space="preserve">189.00</t>
+          <t xml:space="preserve">75.00</t>
         </is>
       </c>
       <c r="L98" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-30</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t xml:space="preserve">101</t>
+          <t xml:space="preserve">105</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Corporation</t>
+          <t xml:space="preserve">Discovery Product (BD) Ltd</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grocery</t>
+          <t xml:space="preserve">Discovery Product (BD) Ltd</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t xml:space="preserve">Helth And Hygiene</t>
+          <t xml:space="preserve">Discovery Product (BD) Ltd</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t xml:space="preserve">409320009944</t>
+          <t xml:space="preserve">8963148576726</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Chia Seed 400g</t>
+          <t xml:space="preserve">UTSHO WHITE VINEGER -500 ML</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
-          <t xml:space="preserve">38</t>
+          <t xml:space="preserve">10</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J99" t="inlineStr">
         <is>
-          <t xml:space="preserve">380.00</t>
+          <t xml:space="preserve">60.00</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
-          <t xml:space="preserve">342.00</t>
+          <t xml:space="preserve">50.00</t>
         </is>
       </c>
       <c r="L99" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-30</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t xml:space="preserve">102</t>
+          <t xml:space="preserve">130</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Corporation</t>
+          <t xml:space="preserve">ACI Foods Limited</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grocery</t>
+          <t xml:space="preserve">ACI Foods Limited</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t xml:space="preserve">Spice</t>
+          <t xml:space="preserve">ACI Foods Limited</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t xml:space="preserve">409320009876</t>
+          <t xml:space="preserve">816903000036</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Red Mustard 100g</t>
+          <t xml:space="preserve">ACI Pure Chilli Powder 200gm</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
-          <t xml:space="preserve">4.50</t>
+          <t xml:space="preserve">10</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J100" t="inlineStr">
         <is>
-          <t xml:space="preserve">45.00</t>
+          <t xml:space="preserve">140.00</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
-          <t xml:space="preserve">40.50</t>
+          <t xml:space="preserve">130.00</t>
         </is>
       </c>
       <c r="L100" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-30</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t xml:space="preserve">103</t>
+          <t xml:space="preserve">107</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Corporation</t>
+          <t xml:space="preserve">ACI Foods Limited</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grocery</t>
+          <t xml:space="preserve">ACI Foods Limited</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t xml:space="preserve">Spice</t>
+          <t xml:space="preserve">ACI Foods Limited</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t xml:space="preserve">409320009623</t>
+          <t xml:space="preserve">8169003004841</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Clove 50g</t>
+          <t xml:space="preserve">ACI Pure Biriyani Masala 40gm</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
-          <t xml:space="preserve">17.50</t>
+          <t xml:space="preserve">10</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J101" t="inlineStr">
         <is>
-          <t xml:space="preserve">175.00</t>
+          <t xml:space="preserve">60.00</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
-          <t xml:space="preserve">157.50</t>
+          <t xml:space="preserve">50.00</t>
         </is>
       </c>
       <c r="L101" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-30</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t xml:space="preserve">104</t>
+          <t xml:space="preserve">129</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Corporation</t>
+          <t xml:space="preserve">ACI Foods Limited</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grocery</t>
+          <t xml:space="preserve">ACI Foods Limited</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t xml:space="preserve">Spice</t>
+          <t xml:space="preserve">ACI Foods Limited</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t xml:space="preserve">409320009883</t>
+          <t xml:space="preserve">816903000975</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Methi 100g</t>
+          <t xml:space="preserve">Aci Pure Mustard Oil 500 ml</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
-          <t xml:space="preserve">6</t>
+          <t xml:space="preserve">25</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J102" t="inlineStr">
         <is>
-          <t xml:space="preserve">60.00</t>
+          <t xml:space="preserve">200.00</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
-          <t xml:space="preserve">54.00</t>
+          <t xml:space="preserve">175.00</t>
         </is>
       </c>
       <c r="L102" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-30</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t xml:space="preserve">105</t>
+          <t xml:space="preserve">109</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Corporation</t>
+          <t xml:space="preserve">ACI Foods Limited</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grocery</t>
+          <t xml:space="preserve">ACI Foods Limited</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t xml:space="preserve">Spice</t>
+          <t xml:space="preserve">ACI Foods Limited</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t xml:space="preserve">409320009807</t>
+          <t xml:space="preserve">816903000692</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Dried Plums 200g</t>
+          <t xml:space="preserve">Pure ACI Chili Powder -500gm</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
-          <t xml:space="preserve">27</t>
+          <t xml:space="preserve">10</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J103" t="inlineStr">
         <is>
-          <t xml:space="preserve">270.00</t>
+          <t xml:space="preserve">345.00</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
-          <t xml:space="preserve">243.00</t>
+          <t xml:space="preserve">335.00</t>
         </is>
       </c>
       <c r="L103" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-30</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t xml:space="preserve">106</t>
+          <t xml:space="preserve">110</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Corporation</t>
+          <t xml:space="preserve">ACI Foods Limited</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grocery</t>
+          <t xml:space="preserve">ACI Foods Limited</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t xml:space="preserve">Spice</t>
+          <t xml:space="preserve">ACI Foods Limited</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t xml:space="preserve">409320009791</t>
+          <t xml:space="preserve">8169003007132</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Dried Plums 100g</t>
+          <t xml:space="preserve">Aci Pure Orange Jelly 500g</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
-          <t xml:space="preserve">14</t>
+          <t xml:space="preserve">10</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J104" t="inlineStr">
         <is>
-          <t xml:space="preserve">140.00</t>
+          <t xml:space="preserve">195.00</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
-          <t xml:space="preserve">126.00</t>
+          <t xml:space="preserve">185.00</t>
         </is>
       </c>
       <c r="L104" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-30</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t xml:space="preserve">107</t>
+          <t xml:space="preserve">111</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Corporation</t>
+          <t xml:space="preserve">ACI Foods Limited</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grocery</t>
+          <t xml:space="preserve">ACI Foods Limited</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t xml:space="preserve">Spice</t>
+          <t xml:space="preserve">ACI Foods Limited</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t xml:space="preserve">409320009999</t>
+          <t xml:space="preserve">8169003006869</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Sesame seeds 100g</t>
+          <t xml:space="preserve">Aci Pure Mixed Fruit Jam 500g</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
-          <t xml:space="preserve">7.50</t>
+          <t xml:space="preserve">20</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J105" t="inlineStr">
         <is>
-          <t xml:space="preserve">75.00</t>
+          <t xml:space="preserve">195.00</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
-          <t xml:space="preserve">67.50</t>
+          <t xml:space="preserve">175.00</t>
         </is>
       </c>
       <c r="L105" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-30</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t xml:space="preserve">108</t>
+          <t xml:space="preserve">112</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Corporation</t>
+          <t xml:space="preserve">ACI Edible Oil Limited.</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grocery</t>
+          <t xml:space="preserve">ACI Edible Oil Limited.</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t xml:space="preserve">Spice</t>
+          <t xml:space="preserve">ACI Edible Oil Limited.</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t xml:space="preserve">409320001009</t>
+          <t xml:space="preserve">816903000968</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Shahi Jeera 50g</t>
+          <t xml:space="preserve">Aci Pure Mustard Oil 200 ml</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
-          <t xml:space="preserve">11.50</t>
+          <t xml:space="preserve">10</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J106" t="inlineStr">
         <is>
-          <t xml:space="preserve">115.00</t>
+          <t xml:space="preserve">80.00</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
-          <t xml:space="preserve">103.50</t>
+          <t xml:space="preserve">70.00</t>
         </is>
       </c>
       <c r="L106" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-30</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t xml:space="preserve">109</t>
+          <t xml:space="preserve">146</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Corporation</t>
+          <t xml:space="preserve">EC Organic Products Limited</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grocery</t>
+          <t xml:space="preserve">EC Organic Products Limited</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t xml:space="preserve">Spice</t>
+          <t xml:space="preserve">EC Organic Products Limited</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t xml:space="preserve">409320009678</t>
+          <t xml:space="preserve">8941152010184</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Postodana 50g</t>
+          <t xml:space="preserve">EC Sunflower Oil 5L</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
-          <t xml:space="preserve">28.50</t>
+          <t xml:space="preserve">100</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J107" t="inlineStr">
         <is>
-          <t xml:space="preserve">285.00</t>
+          <t xml:space="preserve">2125.00</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
-          <t xml:space="preserve">256.50</t>
+          <t xml:space="preserve">2025.00</t>
         </is>
       </c>
       <c r="L107" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-30</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t xml:space="preserve">110</t>
+          <t xml:space="preserve">121</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Corporation</t>
+          <t xml:space="preserve">Abul Khair Consumer Products Ltd.</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grocery</t>
+          <t xml:space="preserve">Abul Khair Consumer Products Ltd.</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t xml:space="preserve">Spice</t>
+          <t xml:space="preserve">Abul Khair Consumer Products Ltd.</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t xml:space="preserve">409320009975</t>
+          <t xml:space="preserve">725765165916</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Star Masala 50g</t>
+          <t xml:space="preserve">Seylon Family Blend ( Black Tea ) 500gm</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
-          <t xml:space="preserve">16</t>
+          <t xml:space="preserve">50</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J108" t="inlineStr">
         <is>
-          <t xml:space="preserve">160.00</t>
+          <t xml:space="preserve">270.00</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
-          <t xml:space="preserve">144.00</t>
+          <t xml:space="preserve">220.00</t>
         </is>
       </c>
       <c r="L108" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-30</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t xml:space="preserve">111</t>
+          <t xml:space="preserve">125</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Corporation</t>
+          <t xml:space="preserve">Arla Foods Bangladesh Limited [ Nexus Sales &amp; Distribution Dano]</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grocery</t>
+          <t xml:space="preserve">Arla Foods Bangladesh Limited [ Nexus Sales &amp; Distribution Dano]</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t xml:space="preserve">Spice</t>
+          <t xml:space="preserve">Arla Foods Bangladesh Limited [ Nexus Sales &amp; Distribution Dano]</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t xml:space="preserve">409320009692</t>
+          <t xml:space="preserve">5711953186417</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Black Pepper 50g</t>
+          <t xml:space="preserve">Dano Delight 500gm</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
-          <t xml:space="preserve">13.50</t>
+          <t xml:space="preserve">20</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J109" t="inlineStr">
         <is>
-          <t xml:space="preserve">135.00</t>
+          <t xml:space="preserve">480.00</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
-          <t xml:space="preserve">121.50</t>
+          <t xml:space="preserve">460.00</t>
         </is>
       </c>
       <c r="L109" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-30</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t xml:space="preserve">112</t>
+          <t xml:space="preserve">126</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Corporation</t>
+          <t xml:space="preserve">Kallol Trading Limited</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grocery</t>
+          <t xml:space="preserve">Kallol Trading Limited</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t xml:space="preserve">Spice</t>
+          <t xml:space="preserve">Kallol Trading Limited</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t xml:space="preserve">409320009869</t>
+          <t xml:space="preserve">8941175080218</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif White Mustard 100g</t>
+          <t xml:space="preserve">Systema Toothbrush Classic Comfort</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
-          <t xml:space="preserve">4.50</t>
+          <t xml:space="preserve">23</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J110" t="inlineStr">
         <is>
-          <t xml:space="preserve">45.00</t>
+          <t xml:space="preserve">90.00</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
-          <t xml:space="preserve">40.50</t>
+          <t xml:space="preserve">67.00</t>
         </is>
       </c>
       <c r="L110" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-30</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t xml:space="preserve">113</t>
+          <t xml:space="preserve">127</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Corporation</t>
+          <t xml:space="preserve">Kallol Trading Limited</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grocery</t>
+          <t xml:space="preserve">Kallol Trading Limited</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t xml:space="preserve">Spice</t>
+          <t xml:space="preserve">Kallol Trading Limited</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t xml:space="preserve">409320009630</t>
+          <t xml:space="preserve">8941175080249</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Nutmeg 50g</t>
+          <t xml:space="preserve">Systema Toothbrush Power Clean</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
-          <t xml:space="preserve">10</t>
+          <t xml:space="preserve">30</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J111" t="inlineStr">
         <is>
-          <t xml:space="preserve">100.00</t>
+          <t xml:space="preserve">120.00</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
           <t xml:space="preserve">90.00</t>
         </is>
       </c>
       <c r="L111" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-30</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t xml:space="preserve">114</t>
+          <t xml:space="preserve">168</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Corporation</t>
+          <t xml:space="preserve">Kallol Trading</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grocery</t>
+          <t xml:space="preserve">Kallol Trading</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t xml:space="preserve">Spice</t>
+          <t xml:space="preserve">Kallol Trading</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t xml:space="preserve">409320009647</t>
+          <t xml:space="preserve">8941175080027</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Nutmeg 100g</t>
+          <t xml:space="preserve">Mama Lemon Liquid DishWash 400ml</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
-          <t xml:space="preserve">19.50</t>
+          <t xml:space="preserve">60</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J112" t="inlineStr">
         <is>
-          <t xml:space="preserve">195.00</t>
+          <t xml:space="preserve">120.00</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
-          <t xml:space="preserve">175.50</t>
+          <t xml:space="preserve">60.00</t>
         </is>
       </c>
       <c r="L112" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-30</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t xml:space="preserve">115</t>
+          <t xml:space="preserve">133</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Corporation</t>
+          <t xml:space="preserve">Asmi co</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grocery</t>
+          <t xml:space="preserve">Asmi co</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t xml:space="preserve">Spice</t>
+          <t xml:space="preserve">Asmi co</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t xml:space="preserve">409320009814</t>
+          <t xml:space="preserve">8941153500073</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Kalojira 100g</t>
+          <t xml:space="preserve">Pusti Soyabean Oil 5 Liter</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
-          <t xml:space="preserve">13</t>
+          <t xml:space="preserve">19</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J113" t="inlineStr">
         <is>
-          <t xml:space="preserve">130.00</t>
+          <t xml:space="preserve">1000.00</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
-          <t xml:space="preserve">117.00</t>
+          <t xml:space="preserve">981.00</t>
         </is>
       </c>
       <c r="L113" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-30</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t xml:space="preserve">116</t>
+          <t xml:space="preserve">134</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Corporation</t>
+          <t xml:space="preserve">Asmi co</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grocery</t>
+          <t xml:space="preserve">Asmi co</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t xml:space="preserve">Spice</t>
+          <t xml:space="preserve">Asmi co</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t xml:space="preserve">409320001030</t>
+          <t xml:space="preserve">8941100511329</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Bay Leaf 50g</t>
+          <t xml:space="preserve">Radhuni Beef Masala Powder 100g</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
           <t xml:space="preserve">5</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J114" t="inlineStr">
         <is>
-          <t xml:space="preserve">50.00</t>
+          <t xml:space="preserve">90.00</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
-          <t xml:space="preserve">45.00</t>
+          <t xml:space="preserve">85.00</t>
         </is>
       </c>
       <c r="L114" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-30</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t xml:space="preserve">117</t>
+          <t xml:space="preserve">135</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Corporation</t>
+          <t xml:space="preserve">Asmi co</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grocery</t>
+          <t xml:space="preserve">Asmi co</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t xml:space="preserve">Spice</t>
+          <t xml:space="preserve">Asmi co</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t xml:space="preserve">409320009715</t>
+          <t xml:space="preserve">8941100511398</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif White Pepper 50g</t>
+          <t xml:space="preserve">Radhuni Kacchi Biriyani Masala Powder 40g</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
-          <t xml:space="preserve">16</t>
+          <t xml:space="preserve">5</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J115" t="inlineStr">
         <is>
-          <t xml:space="preserve">160.00</t>
+          <t xml:space="preserve">70.00</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
-          <t xml:space="preserve">144.00</t>
+          <t xml:space="preserve">65.00</t>
         </is>
       </c>
       <c r="L115" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-30</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t xml:space="preserve">118</t>
+          <t xml:space="preserve">136</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Corporation</t>
+          <t xml:space="preserve">Asmi co</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grocery</t>
+          <t xml:space="preserve">Asmi co</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t xml:space="preserve">Spice</t>
+          <t xml:space="preserve">Asmi co</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t xml:space="preserve">409320009722</t>
+          <t xml:space="preserve">8941100511725</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif White Pepper 100g</t>
+          <t xml:space="preserve">Radhuni Halim Mix 200g</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
-          <t xml:space="preserve">29.80</t>
+          <t xml:space="preserve">5</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J116" t="inlineStr">
         <is>
-          <t xml:space="preserve">298.00</t>
+          <t xml:space="preserve">70.00</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
-          <t xml:space="preserve">268.20</t>
+          <t xml:space="preserve">65.00</t>
         </is>
       </c>
       <c r="L116" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-30</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t xml:space="preserve">119</t>
+          <t xml:space="preserve">150</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Corporation</t>
+          <t xml:space="preserve">Masyirah BD Ltd.</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grocery</t>
+          <t xml:space="preserve">Masyirah BD Ltd.</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t xml:space="preserve">Spice</t>
+          <t xml:space="preserve">Masyirah BD Ltd.</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t xml:space="preserve">409320009708</t>
+          <t xml:space="preserve">769503725086</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Black Pepper 100g</t>
+          <t xml:space="preserve">Sugarcane Sugar 1kg</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
-          <t xml:space="preserve">25</t>
+          <t xml:space="preserve">17</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J117" t="inlineStr">
         <is>
-          <t xml:space="preserve">250.00</t>
+          <t xml:space="preserve">177.00</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
-          <t xml:space="preserve">225.00</t>
+          <t xml:space="preserve">160.00</t>
         </is>
       </c>
       <c r="L117" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-30</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t xml:space="preserve">120</t>
+          <t xml:space="preserve">152</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Corporation</t>
+          <t xml:space="preserve">MOON TRADERS (Meghna Ball Pen &amp; Accessories Limited)</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grocery</t>
+          <t xml:space="preserve">MOON TRADERS (Meghna Ball Pen &amp; Accessories Limited)</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t xml:space="preserve">Spice</t>
+          <t xml:space="preserve">MOON TRADERS (Meghna Ball Pen &amp; Accessories Limited)</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t xml:space="preserve">409320009968</t>
+          <t xml:space="preserve">8941161008714</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Coriander 100g</t>
+          <t xml:space="preserve">Meghna Fresh Happy Nappy Pants Diaper New Born (0-4 KG) 5 PCS</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
-          <t xml:space="preserve">4.50</t>
+          <t xml:space="preserve">14</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">10%</t>
         </is>
       </c>
       <c r="J118" t="inlineStr">
         <is>
-          <t xml:space="preserve">45.00</t>
+          <t xml:space="preserve">140.00</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
-          <t xml:space="preserve">40.50</t>
+          <t xml:space="preserve">126.00</t>
         </is>
       </c>
       <c r="L118" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-30</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t xml:space="preserve">123</t>
+          <t xml:space="preserve">153</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Corporation</t>
+          <t xml:space="preserve">MOON TRADERS (Meghna Ball Pen &amp; Accessories Limited)</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grocery</t>
+          <t xml:space="preserve">MOON TRADERS (Meghna Ball Pen &amp; Accessories Limited)</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t xml:space="preserve">Spice</t>
+          <t xml:space="preserve">MOON TRADERS (Meghna Ball Pen &amp; Accessories Limited)</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t xml:space="preserve">409320009753</t>
+          <t xml:space="preserve">8941161008639</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Golden Raisins 200g</t>
+          <t xml:space="preserve">Meghna Fresh Happy Nappy Pants Diaper Medium (7-12 KG) 5 PCS</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t xml:space="preserve">32</t>
+          <t xml:space="preserve">14</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">10%</t>
         </is>
       </c>
       <c r="J119" t="inlineStr">
         <is>
-          <t xml:space="preserve">320.00</t>
+          <t xml:space="preserve">140.00</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
-          <t xml:space="preserve">288.00</t>
+          <t xml:space="preserve">126.00</t>
         </is>
       </c>
       <c r="L119" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-30</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t xml:space="preserve">124</t>
+          <t xml:space="preserve">154</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Corporation</t>
+          <t xml:space="preserve">MOON TRADERS (Meghna Ball Pen &amp; Accessories Limited)</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grocery</t>
+          <t xml:space="preserve">MOON TRADERS (Meghna Ball Pen &amp; Accessories Limited)</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t xml:space="preserve">Spice</t>
+          <t xml:space="preserve">MOON TRADERS (Meghna Ball Pen &amp; Accessories Limited)</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t xml:space="preserve">409320009777</t>
+          <t xml:space="preserve">8941161008745</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Black Raisins 200g</t>
+          <t xml:space="preserve">Meghna Fresh Happy Nappy Pants Diaper XXXL (17-30 KG) 4 PCS</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
-          <t xml:space="preserve">34</t>
+          <t xml:space="preserve">14</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">10%</t>
         </is>
       </c>
       <c r="J120" t="inlineStr">
         <is>
-          <t xml:space="preserve">340.00</t>
+          <t xml:space="preserve">140.00</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
-          <t xml:space="preserve">306.00</t>
+          <t xml:space="preserve">126.00</t>
         </is>
       </c>
       <c r="L120" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-30</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t xml:space="preserve">125</t>
+          <t xml:space="preserve">155</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Corporation</t>
+          <t xml:space="preserve">MOON TRADERS (Meghna Ball Pen &amp; Accessories Limited)</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grocery</t>
+          <t xml:space="preserve">MOON TRADERS (Meghna Ball Pen &amp; Accessories Limited)</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t xml:space="preserve">Spice</t>
+          <t xml:space="preserve">MOON TRADERS (Meghna Ball Pen &amp; Accessories Limited)</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t xml:space="preserve">409320009654</t>
+          <t xml:space="preserve">8941161008677</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Mace 20g</t>
+          <t xml:space="preserve">Meghna Fresh Happy Nappy Pants Diaper XL (12-17 KG) 8 PCS</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
-          <t xml:space="preserve">17.50</t>
+          <t xml:space="preserve">14</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">10%</t>
         </is>
       </c>
       <c r="J121" t="inlineStr">
         <is>
-          <t xml:space="preserve">175.00</t>
+          <t xml:space="preserve">140.00</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
-          <t xml:space="preserve">157.50</t>
+          <t xml:space="preserve">126.00</t>
         </is>
       </c>
       <c r="L121" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-30</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t xml:space="preserve">126</t>
+          <t xml:space="preserve">156</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Corporation</t>
+          <t xml:space="preserve">MOON TRADERS (Meghna Ball Pen &amp; Accessories Limited)</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grocery</t>
+          <t xml:space="preserve">MOON TRADERS (Meghna Ball Pen &amp; Accessories Limited)</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t xml:space="preserve">Spice</t>
+          <t xml:space="preserve">MOON TRADERS (Meghna Ball Pen &amp; Accessories Limited)</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t xml:space="preserve">409320009661</t>
+          <t xml:space="preserve">8941161008653</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Mace 40g</t>
+          <t xml:space="preserve">Meghna Fresh Happy Nappy Pants Diaper Small (4-8 KG) 5 PCS</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
-          <t xml:space="preserve">35</t>
+          <t xml:space="preserve">14</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">10%</t>
         </is>
       </c>
       <c r="J122" t="inlineStr">
         <is>
-          <t xml:space="preserve">350.00</t>
+          <t xml:space="preserve">140.00</t>
         </is>
       </c>
       <c r="K122" t="inlineStr">
         <is>
-          <t xml:space="preserve">315.00</t>
+          <t xml:space="preserve">126.00</t>
         </is>
       </c>
       <c r="L122" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-30</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t xml:space="preserve">127</t>
+          <t xml:space="preserve">157</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Corporation</t>
+          <t xml:space="preserve">MOON TRADERS (Meghna Ball Pen &amp; Accessories Limited)</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grocery</t>
+          <t xml:space="preserve">MOON TRADERS (Meghna Ball Pen &amp; Accessories Limited)</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t xml:space="preserve">Spice</t>
+          <t xml:space="preserve">MOON TRADERS (Meghna Ball Pen &amp; Accessories Limited)</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t xml:space="preserve">409320009586</t>
+          <t xml:space="preserve">8941161008691</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Cardamon 25g</t>
+          <t xml:space="preserve">Meghna Fresh Happy Nappy Pants Diaper XXL (12-25 KG) 4 PCS</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
-          <t xml:space="preserve">24.50</t>
+          <t xml:space="preserve">14</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">10%</t>
         </is>
       </c>
       <c r="J123" t="inlineStr">
         <is>
-          <t xml:space="preserve">245.00</t>
+          <t xml:space="preserve">140.00</t>
         </is>
       </c>
       <c r="K123" t="inlineStr">
         <is>
-          <t xml:space="preserve">220.50</t>
+          <t xml:space="preserve">126.00</t>
         </is>
       </c>
       <c r="L123" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-30</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t xml:space="preserve">128</t>
+          <t xml:space="preserve">158</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Corporation</t>
+          <t xml:space="preserve">MOON TRADERS (Meghna Ball Pen &amp; Accessories Limited)</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grocery</t>
+          <t xml:space="preserve">MOON TRADERS (Meghna Ball Pen &amp; Accessories Limited)</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t xml:space="preserve">Spice</t>
+          <t xml:space="preserve">MOON TRADERS (Meghna Ball Pen &amp; Accessories Limited)</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t xml:space="preserve">409320009746</t>
+          <t xml:space="preserve">8941161007045</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Cumin 100g</t>
+          <t xml:space="preserve">Meghna Fresh Ananna Sanitary Napkin Regular Flow 8 Pads</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
-          <t xml:space="preserve">19.50</t>
+          <t xml:space="preserve">7</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">10%</t>
         </is>
       </c>
       <c r="J124" t="inlineStr">
         <is>
-          <t xml:space="preserve">195.00</t>
+          <t xml:space="preserve">70.00</t>
         </is>
       </c>
       <c r="K124" t="inlineStr">
         <is>
-          <t xml:space="preserve">175.50</t>
+          <t xml:space="preserve">63.00</t>
         </is>
       </c>
       <c r="L124" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-30</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t xml:space="preserve">129</t>
+          <t xml:space="preserve">159</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Corporation</t>
+          <t xml:space="preserve">MOON TRADERS (Meghna Ball Pen &amp; Accessories Limited)</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grocery</t>
+          <t xml:space="preserve">MOON TRADERS (Meghna Ball Pen &amp; Accessories Limited)</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t xml:space="preserve">Spice</t>
+          <t xml:space="preserve">MOON TRADERS (Meghna Ball Pen &amp; Accessories Limited)</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t xml:space="preserve">409320009739</t>
+          <t xml:space="preserve">8941161006833</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Cumin 200g</t>
+          <t xml:space="preserve">Meghna Fresh Happy Nappy Baby Wipes Jar 120 PCS B</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
-          <t xml:space="preserve">38</t>
+          <t xml:space="preserve">18</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">10%</t>
         </is>
       </c>
       <c r="J125" t="inlineStr">
         <is>
-          <t xml:space="preserve">380.00</t>
+          <t xml:space="preserve">180.00</t>
         </is>
       </c>
       <c r="K125" t="inlineStr">
         <is>
-          <t xml:space="preserve">342.00</t>
+          <t xml:space="preserve">162.00</t>
         </is>
       </c>
       <c r="L125" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-30</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t xml:space="preserve">207</t>
+          <t xml:space="preserve">160</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Corporation</t>
+          <t xml:space="preserve">MOON TRADERS (Meghna Ball Pen &amp; Accessories Limited)</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grocery</t>
+          <t xml:space="preserve">MOON TRADERS (Meghna Ball Pen &amp; Accessories Limited)</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t xml:space="preserve">Spice</t>
+          <t xml:space="preserve">MOON TRADERS (Meghna Ball Pen &amp; Accessories Limited)</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t xml:space="preserve">409320009562</t>
+          <t xml:space="preserve">8941161008738</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Cardamon 100g</t>
+          <t xml:space="preserve">Meghna Fresh Happy Nappy Pants Diaper XXXL (17-30 KG) 24 PCS</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
-          <t xml:space="preserve">95</t>
+          <t xml:space="preserve">89</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">10%</t>
         </is>
       </c>
       <c r="J126" t="inlineStr">
         <is>
-          <t xml:space="preserve">950.00</t>
+          <t xml:space="preserve">890.00</t>
         </is>
       </c>
       <c r="K126" t="inlineStr">
         <is>
-          <t xml:space="preserve">855.00</t>
+          <t xml:space="preserve">801.00</t>
         </is>
       </c>
       <c r="L126" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-30</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t xml:space="preserve">131</t>
+          <t xml:space="preserve">161</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Corporation</t>
+          <t xml:space="preserve">MOON TRADERS (Meghna Ball Pen &amp; Accessories Limited)</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grocery</t>
+          <t xml:space="preserve">MOON TRADERS (Meghna Ball Pen &amp; Accessories Limited)</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t xml:space="preserve">Spice</t>
+          <t xml:space="preserve">MOON TRADERS (Meghna Ball Pen &amp; Accessories Limited)</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t xml:space="preserve">409320009579</t>
+          <t xml:space="preserve">8941161008660</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Cardamon 50g</t>
+          <t xml:space="preserve">Meghna Fresh Happy Nappy Pants Diaper Small (4-8 KG) 42 Pieces</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
-          <t xml:space="preserve">48</t>
+          <t xml:space="preserve">89</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">10%</t>
         </is>
       </c>
       <c r="J127" t="inlineStr">
         <is>
-          <t xml:space="preserve">480.00</t>
+          <t xml:space="preserve">890.00</t>
         </is>
       </c>
       <c r="K127" t="inlineStr">
         <is>
-          <t xml:space="preserve">432.00</t>
+          <t xml:space="preserve">801.00</t>
         </is>
       </c>
       <c r="L127" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-30</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t xml:space="preserve">186</t>
+          <t xml:space="preserve">162</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Corporation</t>
+          <t xml:space="preserve">MOON TRADERS (Meghna Ball Pen &amp; Accessories Limited)</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grocery</t>
+          <t xml:space="preserve">MOON TRADERS (Meghna Ball Pen &amp; Accessories Limited)</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t xml:space="preserve">Spice</t>
+          <t xml:space="preserve">MOON TRADERS (Meghna Ball Pen &amp; Accessories Limited)</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t xml:space="preserve">409392000702</t>
+          <t xml:space="preserve">8941161008684</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Gram Flour 500g</t>
+          <t xml:space="preserve">Meghna Fresh Happy Nappy Pants Diaper XL (12-17 KG) 32 PCS</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
-          <t xml:space="preserve">12</t>
+          <t xml:space="preserve">89</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">10%</t>
         </is>
       </c>
       <c r="J128" t="inlineStr">
         <is>
-          <t xml:space="preserve">120.00</t>
+          <t xml:space="preserve">890.00</t>
         </is>
       </c>
       <c r="K128" t="inlineStr">
         <is>
-          <t xml:space="preserve">108.00</t>
+          <t xml:space="preserve">801.00</t>
         </is>
       </c>
       <c r="L128" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-30</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t xml:space="preserve">135</t>
+          <t xml:space="preserve">163</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Corporation</t>
+          <t xml:space="preserve">MRA Enterprise</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grocery</t>
+          <t xml:space="preserve">MRA Enterprise</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t xml:space="preserve">Rice Powder</t>
+          <t xml:space="preserve">MRA Enterprise</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t xml:space="preserve">409392000696</t>
+          <t xml:space="preserve">5014</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Rice Powder 900g</t>
+          <t xml:space="preserve">Nazirshail Rice Standard</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
-          <t xml:space="preserve">12</t>
+          <t xml:space="preserve">5</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J129" t="inlineStr">
         <is>
-          <t xml:space="preserve">120.00</t>
+          <t xml:space="preserve">65.00</t>
         </is>
       </c>
       <c r="K129" t="inlineStr">
         <is>
-          <t xml:space="preserve">108.00</t>
+          <t xml:space="preserve">60.00</t>
         </is>
       </c>
       <c r="L129" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-30</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t xml:space="preserve">137</t>
+          <t xml:space="preserve">164</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Corporation</t>
+          <t xml:space="preserve">MRA Enterprise</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grocery</t>
+          <t xml:space="preserve">MRA Enterprise</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dall</t>
+          <t xml:space="preserve">MRA Enterprise</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t xml:space="preserve">409320001023</t>
+          <t xml:space="preserve">9135</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Chickpea Boots 500gm</t>
+          <t xml:space="preserve">Miniket Rice 29</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
-          <t xml:space="preserve">10</t>
+          <t xml:space="preserve">5</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J130" t="inlineStr">
         <is>
-          <t xml:space="preserve">100.00</t>
+          <t xml:space="preserve">60.00</t>
         </is>
       </c>
       <c r="K130" t="inlineStr">
         <is>
-          <t xml:space="preserve">90.00</t>
+          <t xml:space="preserve">55.00</t>
         </is>
       </c>
       <c r="L130" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-30</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t xml:space="preserve">138</t>
+          <t xml:space="preserve">165</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t xml:space="preserve">All outlet</t>
+          <t xml:space="preserve">All Outlet</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Corporation</t>
+          <t xml:space="preserve">MRA Enterprise</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grocery</t>
+          <t xml:space="preserve">MRA Enterprise</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t xml:space="preserve">Baking Ingredients</t>
+          <t xml:space="preserve">MRA Enterprise</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t xml:space="preserve">409392000092</t>
+          <t xml:space="preserve">9134</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alif Osama Baking Powder 50gm</t>
+          <t xml:space="preserve">Moshur Dal Bolder</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
-          <t xml:space="preserve">6</t>
+          <t xml:space="preserve">5</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="J131" t="inlineStr">
         <is>
-          <t xml:space="preserve">60.00</t>
+          <t xml:space="preserve">95.00</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
-          <t xml:space="preserve">54.00</t>
+          <t xml:space="preserve">90.00</t>
         </is>
       </c>
       <c r="L131" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-30</t>
-[...53319 lines deleted...]
-          <t xml:space="preserve">2026-07-31</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>